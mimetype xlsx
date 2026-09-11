--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6858eaafd074ee9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff98263888be400e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21efb342121f48cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reab8e5d0d1b04728"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3455d2002e2e4acb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21efb342121f48cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe37d1c15eea46f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reab8e5d0d1b04728" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Orange</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPC0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,320</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,955</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>