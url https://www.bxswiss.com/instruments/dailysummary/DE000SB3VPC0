--- v13 (2026-09-11)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff98263888be400e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8dae5e646d94f29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reab8e5d0d1b04728"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cde3bee76724087"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe37d1c15eea46f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reab8e5d0d1b04728" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36460366d48b4145" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cde3bee76724087" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Orange</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPC0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,330</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>