--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8dae5e646d94f29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R235c29668def4942" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cde3bee76724087"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08c63b9ea1c94059"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36460366d48b4145" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cde3bee76724087" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ac4aa00310148d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08c63b9ea1c94059" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Orange</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPC0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,640</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>