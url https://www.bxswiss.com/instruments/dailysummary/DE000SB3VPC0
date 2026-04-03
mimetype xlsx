--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9f4829c293448e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re614a07da39b4ce2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67292c2d0ac2474b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b7495611b3e4c73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2cb1dd5894042a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67292c2d0ac2474b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc24eeb62a0854f5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b7495611b3e4c73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Orange</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPC0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...112 lines deleted...]
-          <x:t>129,860</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>125,250</x:t>
-[...517 lines deleted...]
-          <x:t>128,895</x:t>
+          <x:t>129,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>