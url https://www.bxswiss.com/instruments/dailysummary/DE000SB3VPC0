--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re614a07da39b4ce2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7bb1d4ffd434aca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b7495611b3e4c73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d14074ebb104b32"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc24eeb62a0854f5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b7495611b3e4c73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39ba1f25041c4b9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d14074ebb104b32" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Orange</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPC0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,180</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,435</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>