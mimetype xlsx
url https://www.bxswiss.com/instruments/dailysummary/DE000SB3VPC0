--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7bb1d4ffd434aca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R781e6c264dc044e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d14074ebb104b32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radda4987f7ec4fa3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39ba1f25041c4b9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d14074ebb104b32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36e475d74e804238" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radda4987f7ec4fa3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Orange</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPC0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,055</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>