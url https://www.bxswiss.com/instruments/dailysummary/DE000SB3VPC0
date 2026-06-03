--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R781e6c264dc044e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00abc5cccfee423c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radda4987f7ec4fa3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reddf08feca70466b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36e475d74e804238" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radda4987f7ec4fa3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R793ab0a061d841f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reddf08feca70466b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Orange</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPC0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>