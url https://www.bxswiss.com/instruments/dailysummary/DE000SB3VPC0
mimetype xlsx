--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00abc5cccfee423c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8349ab6dae844ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reddf08feca70466b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c686505c41e4ba0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R793ab0a061d841f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reddf08feca70466b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43da2bc2237b408c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c686505c41e4ba0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Orange</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPC0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,035</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>