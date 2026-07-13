--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8349ab6dae844ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra74576746a56471b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c686505c41e4ba0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf70428bc38741c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43da2bc2237b408c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c686505c41e4ba0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ffb7c9f2e8f4b24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf70428bc38741c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Orange</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPC0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,890</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>