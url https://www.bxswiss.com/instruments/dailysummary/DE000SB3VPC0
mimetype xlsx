--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra74576746a56471b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4807b160ce142c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf70428bc38741c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R523f7901ca15488f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ffb7c9f2e8f4b24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf70428bc38741c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20a9deca0d9c48d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R523f7901ca15488f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Orange</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPC0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...161 lines deleted...]
-          <x:t>19.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,625</x:t>
-[...414 lines deleted...]
-          <x:t>58,250</x:t>
+          <x:t>75,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>