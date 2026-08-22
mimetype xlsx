--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4807b160ce142c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6858eaafd074ee9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R523f7901ca15488f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21efb342121f48cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20a9deca0d9c48d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R523f7901ca15488f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3455d2002e2e4acb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21efb342121f48cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Orange</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPC0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...149 lines deleted...]
-          <x:t>55,520</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,110</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>69,040</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,955</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>