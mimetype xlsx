--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R118ff17e47be4c71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82f3bf49dbbc4483" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf67cf52e81144de9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e5223f583c24a22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61b4d0decc6f4b83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf67cf52e81144de9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re71f4eab36224992" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e5223f583c24a22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Münchener Rück</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...242 lines deleted...]
-          <x:t>24.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>34,440</x:t>
-[...156 lines deleted...]
-          <x:t>24,910</x:t>
+          <x:t>31,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,910</x:t>
-[...161 lines deleted...]
-          <x:t>22,915</x:t>
+          <x:t>29,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,735</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>26,670</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>