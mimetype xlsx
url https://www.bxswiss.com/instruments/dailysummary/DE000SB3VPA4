--- v4 (2026-04-04)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82f3bf49dbbc4483" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb968110e487d44f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e5223f583c24a22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5289efbfdabc400c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re71f4eab36224992" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e5223f583c24a22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R581f6fbbad3a4994" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5289efbfdabc400c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Münchener Rück</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>24,910</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,910</x:t>
-[...161 lines deleted...]
-          <x:t>22,915</x:t>
+          <x:t>29,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,735</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>27,095</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,350</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>28,275</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>