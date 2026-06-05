--- v5 (2026-04-26)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb968110e487d44f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8c52c3f55c44fd0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5289efbfdabc400c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda0b74bcd35c499a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R581f6fbbad3a4994" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5289efbfdabc400c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf27d969a9fca4162" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda0b74bcd35c499a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Münchener Rück</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>29,160</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>