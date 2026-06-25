--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8c52c3f55c44fd0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb91236eec644aac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda0b74bcd35c499a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3099189c6b684873"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf27d969a9fca4162" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda0b74bcd35c499a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66e8b6b45a104b88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3099189c6b684873" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Münchener Rück</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...365 lines deleted...]
-          <x:t>12,125</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,265</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>22.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,285</x:t>
-        </x:is>
-[...229 lines deleted...]
-          <x:t>7,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>