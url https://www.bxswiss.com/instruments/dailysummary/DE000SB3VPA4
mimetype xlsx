--- v7 (2026-06-25)
+++ v8 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb91236eec644aac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3918a6850bac4071" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3099189c6b684873"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34cb86c865fc4183"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66e8b6b45a104b88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3099189c6b684873" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e9ac51e61a640d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34cb86c865fc4183" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Münchener Rück</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -767,28 +767,55 @@
         <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,285</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>