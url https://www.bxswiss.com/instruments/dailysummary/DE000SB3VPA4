--- v8 (2026-06-27)
+++ v9 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3918a6850bac4071" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6440e145e06245aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34cb86c865fc4183"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e448425196c4ea4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e9ac51e61a640d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34cb86c865fc4183" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65b47de4cf944fb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e448425196c4ea4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Münchener Rück</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...640 lines deleted...]
-          <x:t>11,965</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,505</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>