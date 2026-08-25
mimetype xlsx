--- v9 (2026-08-05)
+++ v10 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6440e145e06245aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f34bcbfc338450e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e448425196c4ea4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82f8c46790f74231"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65b47de4cf944fb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e448425196c4ea4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a80782a2bcb4324" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82f8c46790f74231" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Münchener Rück</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...161 lines deleted...]
-          <x:t>14.07.2026</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,695</x:t>
-[...414 lines deleted...]
-          <x:t>17,505</x:t>
+          <x:t>18,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>