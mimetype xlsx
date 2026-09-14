--- v10 (2026-08-25)
+++ v11 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f34bcbfc338450e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6d3b8525ba94900" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82f8c46790f74231"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70ecd0e21a81454d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a80782a2bcb4324" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82f8c46790f74231" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a81235a4ee64fcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70ecd0e21a81454d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Münchener Rück</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...63 lines deleted...]
-          <x:t>20,200</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,035</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...514 lines deleted...]
-          <x:t>17,680</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,665</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>