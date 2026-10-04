--- v11 (2026-09-14)
+++ v12 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6d3b8525ba94900" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcaa6a3b1f5824d04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70ecd0e21a81454d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89f268049d814b2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a81235a4ee64fcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70ecd0e21a81454d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5eeb82e7c6024866" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89f268049d814b2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Münchener Rück</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,630</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,715</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>