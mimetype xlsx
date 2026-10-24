--- v12 (2026-10-04)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcaa6a3b1f5824d04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc3fa85971094d8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89f268049d814b2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5988df2b6188411b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5eeb82e7c6024866" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89f268049d814b2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ee313c1ac8a4265" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5988df2b6188411b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Münchener Rück</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VPA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...58 lines deleted...]
-          <x:t>19,910</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,990</x:t>
-[...544 lines deleted...]
-          <x:t>14,715</x:t>
+          <x:t>21,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>