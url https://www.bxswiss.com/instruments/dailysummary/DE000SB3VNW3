--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf86d832ab3a4401" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99846f572d374e88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a84e37f460b4325"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R242e41ec75e64db0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R758d02797bc44c59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a84e37f460b4325" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a9b5627a684405b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R242e41ec75e64db0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on ENI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VNW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,785</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>