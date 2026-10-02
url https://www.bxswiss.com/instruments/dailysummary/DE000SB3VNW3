--- v14 (2026-09-11)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99846f572d374e88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R500bcd89741340e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R242e41ec75e64db0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7336b207a6bc41f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a9b5627a684405b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R242e41ec75e64db0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92d640f3aab348ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7336b207a6bc41f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on ENI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VNW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,635</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,035</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>