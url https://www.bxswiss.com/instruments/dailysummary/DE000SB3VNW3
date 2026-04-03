--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26b62382f5484133" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d3495eb80a5450d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R554ced6b1771436a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43c1da56a49b4bf0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4285c82e6e824e8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R554ced6b1771436a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6a2e24df3404254" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43c1da56a49b4bf0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on ENI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VNW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,310</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>