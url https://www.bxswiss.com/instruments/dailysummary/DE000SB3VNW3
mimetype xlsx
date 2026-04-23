--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d3495eb80a5450d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R828d9b8f083c4c52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43c1da56a49b4bf0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0458621f10f84b09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6a2e24df3404254" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43c1da56a49b4bf0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R705ae9d1cc3c40e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0458621f10f84b09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on ENI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VNW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,355</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,620</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>