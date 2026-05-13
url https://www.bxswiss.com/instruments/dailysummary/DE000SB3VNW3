--- v8 (2026-04-23)
+++ v9 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R828d9b8f083c4c52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2f774bd85c04104" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0458621f10f84b09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R985af5a3e6594bd4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R705ae9d1cc3c40e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0458621f10f84b09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75d3ce2bb0ab4266" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R985af5a3e6594bd4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on ENI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VNW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,105</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>