--- v9 (2026-05-13)
+++ v10 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2f774bd85c04104" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51c718e3a2824a68" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R985af5a3e6594bd4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39d0b203afd64d9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75d3ce2bb0ab4266" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R985af5a3e6594bd4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R317839a4447d4d3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39d0b203afd64d9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on ENI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VNW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,805</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>