--- v10 (2026-06-02)
+++ v11 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51c718e3a2824a68" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07ab6f22119d4c15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39d0b203afd64d9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R666a48533f1d4c15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R317839a4447d4d3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39d0b203afd64d9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6be01a33102b4c75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R666a48533f1d4c15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on ENI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VNW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,655</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>