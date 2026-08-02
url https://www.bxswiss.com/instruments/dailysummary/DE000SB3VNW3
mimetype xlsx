--- v11 (2026-06-22)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07ab6f22119d4c15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra426b0a99f62476b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R666a48533f1d4c15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4825b9289c7b4348"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6be01a33102b4c75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R666a48533f1d4c15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf87cc21fdb6b4ff8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4825b9289c7b4348" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on ENI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VNW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...559 lines deleted...]
-          <x:t>61,410</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,415</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>