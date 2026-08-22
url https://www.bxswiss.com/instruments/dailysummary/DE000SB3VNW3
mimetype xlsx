--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra426b0a99f62476b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf86d832ab3a4401" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4825b9289c7b4348"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a84e37f460b4325"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf87cc21fdb6b4ff8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4825b9289c7b4348" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R758d02797bc44c59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a84e37f460b4325" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on ENI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VNW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,670</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,795</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>