--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3ab0c5746c04385" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95e0a052836947c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2505a1ac4b3469b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc3c6f872d1a4b43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R137df667ed384fd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2505a1ac4b3469b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4d56b4e9e2e42ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc3c6f872d1a4b43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Deutsche Post</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VNU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,441 +149,63 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...284 lines deleted...]
-          <x:t>0,637</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,651</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...96 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,599</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,541</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>