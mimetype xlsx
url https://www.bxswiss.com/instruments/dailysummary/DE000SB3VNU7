--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95e0a052836947c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7728840105064d3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc3c6f872d1a4b43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e93a9540ee94478"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4d56b4e9e2e42ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc3c6f872d1a4b43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0f3c3b0f12f44ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e93a9540ee94478" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Deutsche Post</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VNU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,545</x:t>
-[...576 lines deleted...]
-          <x:t>0,359</x:t>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>