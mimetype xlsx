--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7728840105064d3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb62e7cf70b204001" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e93a9540ee94478"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc370c1c8fbaf4aae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0f3c3b0f12f44ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e93a9540ee94478" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5e0c586be0a43a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc370c1c8fbaf4aae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Deutsche Post</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VNU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>0,330</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,312</x:t>
-[...119 lines deleted...]
-          <x:t>01.04.2026</x:t>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,389</x:t>
-[...43 lines deleted...]
-          <x:t>07.04.2026</x:t>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,404</x:t>
-[...333 lines deleted...]
-          <x:t>0,423</x:t>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>