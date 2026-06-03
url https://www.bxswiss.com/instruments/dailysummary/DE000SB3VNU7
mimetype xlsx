--- v7 (2026-05-13)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb62e7cf70b204001" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65f7e1bbf8044094" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc370c1c8fbaf4aae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdf0cd6f65ff416c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5e0c586be0a43a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc370c1c8fbaf4aae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72fe0cb93c6e44f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdf0cd6f65ff416c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Deutsche Post</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VNU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,490</x:t>
-[...107 lines deleted...]
-          <x:t>0,561</x:t>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,510</x:t>
-[...404 lines deleted...]
-          <x:t>0,374</x:t>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>