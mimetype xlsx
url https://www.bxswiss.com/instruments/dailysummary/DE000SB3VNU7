--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65f7e1bbf8044094" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1574482b3374af9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdf0cd6f65ff416c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65b5bc7298614e60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72fe0cb93c6e44f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdf0cd6f65ff416c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25a04397c57f4299" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65b5bc7298614e60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Deutsche Post</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VNU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,488</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>