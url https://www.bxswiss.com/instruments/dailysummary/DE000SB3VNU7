--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1574482b3374af9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7c3a85db20c43a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65b5bc7298614e60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67d8ccc135e64c52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25a04397c57f4299" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65b5bc7298614e60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42aab0780ba34806" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67d8ccc135e64c52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Deutsche Post</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VNU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,452</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,452</x:t>
-[...43 lines deleted...]
-          <x:t>0,483</x:t>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,482</x:t>
-[...119 lines deleted...]
-          <x:t>03.06.2026</x:t>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,626</x:t>
-[...355 lines deleted...]
-          <x:t>0,567</x:t>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>