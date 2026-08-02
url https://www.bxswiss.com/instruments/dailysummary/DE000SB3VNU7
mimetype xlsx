--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7c3a85db20c43a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda4524b2980349bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67d8ccc135e64c52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86bfadafb9694a06"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42aab0780ba34806" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67d8ccc135e64c52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0a57ff5acf743d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86bfadafb9694a06" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Deutsche Post</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VNU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,436 +149,58 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...365 lines deleted...]
-          <x:t>0,593</x:t>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,645</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,689</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,687</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>