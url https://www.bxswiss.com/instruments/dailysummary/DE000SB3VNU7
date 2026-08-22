--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda4524b2980349bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ea602e427364427" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86bfadafb9694a06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99376883b56b49a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0a57ff5acf743d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86bfadafb9694a06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0c8705fbf7f4429" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99376883b56b49a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Deutsche Post</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VNU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>0,881</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,853</x:t>
-[...21 lines deleted...]
-          <x:t>0,921</x:t>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,779</x:t>
-[...458 lines deleted...]
-          <x:t>0,994</x:t>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>