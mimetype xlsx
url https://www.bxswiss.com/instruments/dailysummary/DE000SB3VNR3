--- v13 (2026-09-15)
+++ v14 (2026-10-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f8f0d2439764d67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfba84b12c206467e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d189752f8974c17"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bb632e6cc8f4116"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83dd3b6d8e91438b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d189752f8974c17" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d244f54bd39470b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bb632e6cc8f4116" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Danone</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VNR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,549 +149,117 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...63 lines deleted...]
-          <x:t>1,415</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,395</x:t>
-[...210 lines deleted...]
-          <x:t>1,205</x:t>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,225</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...204 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,080</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,045</x:t>
@@ -737,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>