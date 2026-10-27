--- v14 (2026-10-07)
+++ v15 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfba84b12c206467e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdffca98d8ab04c96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bb632e6cc8f4116"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb58dddbb1d34bf3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d244f54bd39470b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bb632e6cc8f4116" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re20dbfa5f2a4407e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb58dddbb1d34bf3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Danone</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VNR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...257 lines deleted...]
-          <x:t>0,770</x:t>
+          <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,786</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...20 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,789</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>23.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,827</x:t>
-        </x:is>
-[...256 lines deleted...]
-          <x:t>0,637</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>