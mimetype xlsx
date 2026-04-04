--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R295ba10cd3f74942" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e4416b394784346" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5edb4b7acb7640cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7838012c71e740dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29a5f90fe6274894" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5edb4b7acb7640cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2302fed2ed2d49ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7838012c71e740dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Danone</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VNR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>3,235</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,830</x:t>
-[...593 lines deleted...]
-          <x:t>3,155</x:t>
+          <x:t>2,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>