--- v5 (2026-04-04)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e4416b394784346" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfabae62ba4db4a7a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7838012c71e740dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1451d7530e8c4af3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2302fed2ed2d49ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7838012c71e740dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c2d85f285934031" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1451d7530e8c4af3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Danone</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VNR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>3,055</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,775</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>2,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,485</x:t>
-[...178 lines deleted...]
-          <x:t>2,635</x:t>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,335</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>23.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,535</x:t>
-[...26 lines deleted...]
-          <x:t>2,385</x:t>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,215</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>2,295</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,120</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-          <x:t>30.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,425</x:t>
-[...90 lines deleted...]
-          <x:t>2,470</x:t>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>