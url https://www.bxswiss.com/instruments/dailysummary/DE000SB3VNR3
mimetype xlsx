--- v6 (2026-04-26)
+++ v7 (2026-05-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfabae62ba4db4a7a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1998efb1cd8b41b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1451d7530e8c4af3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R937ee2fff54d4052"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c2d85f285934031" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1451d7530e8c4af3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36622891d54c48e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R937ee2fff54d4052" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Danone</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VNR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>2,295</x:t>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,120</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>2,275</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,060</x:t>
-[...485 lines deleted...]
-          <x:t>1,980</x:t>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>