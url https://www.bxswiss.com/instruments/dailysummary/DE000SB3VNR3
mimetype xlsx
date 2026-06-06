--- v7 (2026-05-17)
+++ v8 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1998efb1cd8b41b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa4155aa637a4a19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R937ee2fff54d4052"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdc76a34fe504084"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36622891d54c48e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R937ee2fff54d4052" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b6117822e314bbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdc76a34fe504084" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Danone</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VNR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,421 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...306 lines deleted...]
-          <x:t>1,845</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,790</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>1,715</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,755</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>