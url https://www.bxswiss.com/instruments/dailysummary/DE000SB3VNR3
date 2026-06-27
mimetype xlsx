--- v8 (2026-06-06)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa4155aa637a4a19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8b1698b2e5b4906" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdc76a34fe504084"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2feac93bb5ca4c31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b6117822e314bbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdc76a34fe504084" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37a81e3e3e0f49bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2feac93bb5ca4c31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Danone</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VNR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,895</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,715</x:t>
-[...21 lines deleted...]
-          <x:t>1,755</x:t>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,775</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...224 lines deleted...]
-          <x:t>1,425</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,405</x:t>
-[...328 lines deleted...]
-          <x:t>1,525</x:t>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>