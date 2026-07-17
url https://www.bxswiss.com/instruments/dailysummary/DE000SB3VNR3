--- v9 (2026-06-27)
+++ v10 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8b1698b2e5b4906" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d0c0fda134543c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2feac93bb5ca4c31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e782c386c5544f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37a81e3e3e0f49bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2feac93bb5ca4c31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20e008d7663741b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e782c386c5544f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Danone</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VNR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,610 +149,232 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...161 lines deleted...]
-          <x:t>03.06.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,655</x:t>
-[...21 lines deleted...]
-          <x:t>1,460</x:t>
+          <x:t>1,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,385</x:t>
-[...119 lines deleted...]
-          <x:t>11.06.2026</x:t>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,885</x:t>
-[...224 lines deleted...]
-        <x:is>
           <x:t>2,000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,985</x:t>
         </x:is>
       </x:c>
@@ -786,36 +408,414 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,395</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,905</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>