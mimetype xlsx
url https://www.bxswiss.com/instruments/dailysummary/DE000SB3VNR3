--- v10 (2026-07-17)
+++ v11 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d0c0fda134543c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ac4180b3dfc4b1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e782c386c5544f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfce07b4b36d400a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20e008d7663741b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e782c386c5544f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0fa0053976b405c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfce07b4b36d400a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Danone</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VNR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,850</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,775</x:t>
-[...124 lines deleted...]
-          <x:t>1,570</x:t>
+          <x:t>1,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,815</x:t>
-        </x:is>
-[...494 lines deleted...]
-          <x:t>2,905</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>