--- v11 (2026-08-06)
+++ v12 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ac4180b3dfc4b1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff96da63cdb840cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfce07b4b36d400a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33496988af454604"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0fa0053976b405c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfce07b4b36d400a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fc12374f0544fd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33496988af454604" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Danone</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VNR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...215 lines deleted...]
-          <x:t>16.07.2026</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,710</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...229 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,305</x:t>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>