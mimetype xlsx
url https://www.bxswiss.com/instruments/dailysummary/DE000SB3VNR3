--- v12 (2026-08-26)
+++ v13 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff96da63cdb840cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f8f0d2439764d67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33496988af454604"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d189752f8974c17"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fc12374f0544fd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33496988af454604" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83dd3b6d8e91438b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d189752f8974c17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Danone</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VNR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...333 lines deleted...]
-          <x:t>1,685</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,630</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>1,645</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,295</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>