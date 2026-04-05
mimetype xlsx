--- v3 (2026-02-21)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5a3eb42374a44d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fd4afc32b5b43a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R433a5147512544a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5ba9d72f5c54566"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2943ffb1f6974f07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R433a5147512544a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04f260099c824a2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5ba9d72f5c54566" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Mercedes-Benz Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VNQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>1,730</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>