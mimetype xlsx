--- v4 (2026-04-05)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fd4afc32b5b43a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56a50d0f97604d8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5ba9d72f5c54566"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fcf15c03a394345"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04f260099c824a2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5ba9d72f5c54566" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d807fdc5f0b4885" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fcf15c03a394345" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Mercedes-Benz Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VNQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>0,950</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,015</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>13.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,065</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,015</x:t>
-[...102 lines deleted...]
-          <x:t>0,685</x:t>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,690</x:t>
-        </x:is>
-[...268 lines deleted...]
-          <x:t>0,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>