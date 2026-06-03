--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56a50d0f97604d8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8887ce0ce6c24fbf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fcf15c03a394345"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a4667c418ed4a09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d807fdc5f0b4885" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fcf15c03a394345" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f57beca67594d1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a4667c418ed4a09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Mercedes-Benz Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VNQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,790</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,773</x:t>
-[...92 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,932</x:t>
-[...468 lines deleted...]
-          <x:t>0,690</x:t>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>