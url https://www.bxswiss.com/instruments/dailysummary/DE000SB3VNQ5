--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8887ce0ce6c24fbf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e34ff73ce7f4e04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a4667c418ed4a09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79de6595d7e04495"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f57beca67594d1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a4667c418ed4a09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb39dd9d672284a36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79de6595d7e04495" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Mercedes-Benz Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VNQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>05.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,530</x:t>
-[...522 lines deleted...]
-          <x:t>0,734</x:t>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>