--- v7 (2026-06-23)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e34ff73ce7f4e04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35fcb37f0c504054" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79de6595d7e04495"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redde534400714cd2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb39dd9d672284a36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79de6595d7e04495" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b0d6dfad0aa4a81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redde534400714cd2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Mercedes-Benz Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VNQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,457</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>