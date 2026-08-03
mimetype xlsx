--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35fcb37f0c504054" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38ec98a116134ce6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redde534400714cd2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re57306fcde5747a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b0d6dfad0aa4a81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redde534400714cd2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd723a0b2bf404d3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re57306fcde5747a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Mercedes-Benz Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VNQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...117 lines deleted...]
-          <x:t>0,367</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,238</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,271</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>0,283</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,305</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>0,260</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,255</x:t>
-[...328 lines deleted...]
-          <x:t>0,233</x:t>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>