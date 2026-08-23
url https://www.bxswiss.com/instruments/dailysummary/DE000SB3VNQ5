--- v9 (2026-08-03)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38ec98a116134ce6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e62e2fd282d4ee4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re57306fcde5747a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0883ba752260466a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd723a0b2bf404d3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re57306fcde5747a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f348fe6a266497c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0883ba752260466a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Mercedes-Benz Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VNQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,237</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...234 lines deleted...]
-          <x:t>15.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,306</x:t>
-[...333 lines deleted...]
-          <x:t>0,312</x:t>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>