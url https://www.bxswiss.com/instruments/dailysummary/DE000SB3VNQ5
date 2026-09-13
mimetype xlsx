--- v10 (2026-08-23)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e62e2fd282d4ee4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0cb005b0a2e4a64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0883ba752260466a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c99d86ef1e8435e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f348fe6a266497c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0883ba752260466a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0198129d9894167" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c99d86ef1e8435e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Mercedes-Benz Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VNQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,259</x:t>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,254</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,242</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,255</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>28.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,355</x:t>
-[...4 lines deleted...]
-          <x:t>0,299</x:t>
+          <x:t>0,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,305</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,330</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,324</x:t>
-[...48 lines deleted...]
-          <x:t>0,298</x:t>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,312</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>0,243</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>