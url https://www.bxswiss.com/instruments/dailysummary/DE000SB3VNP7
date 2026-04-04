--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9785632e56bc4a1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdeacb249262443b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb95dd15076c04992"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0327cd892f84618"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bbb0fd7173941c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb95dd15076c04992" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62970b83d76240ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0327cd892f84618" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Credit Agricole</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VNP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,840</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>