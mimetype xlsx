--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdeacb249262443b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27bceec39d074254" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0327cd892f84618"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25f794c24e4f43b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62970b83d76240ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0327cd892f84618" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39c1bff99c854c3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25f794c24e4f43b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Credit Agricole</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VNP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>13,885</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,910</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>14,605</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>15,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>14,090</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>9,950</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>