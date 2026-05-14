--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27bceec39d074254" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc017d5e7cd274d0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25f794c24e4f43b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4790ebe52aef427f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39c1bff99c854c3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25f794c24e4f43b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08e607155e4143fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4790ebe52aef427f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Credit Agricole</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VNP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...149 lines deleted...]
-          <x:t>7,950</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,360</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>11,390</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,970</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...325 lines deleted...]
-          <x:t>12,650</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>