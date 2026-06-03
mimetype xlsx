--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc017d5e7cd274d0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raea26875f7b24d6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4790ebe52aef427f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd90fd6e58a974a80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08e607155e4143fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4790ebe52aef427f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8cc4049b92f4204" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd90fd6e58a974a80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Credit Agricole</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VNP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...247 lines deleted...]
-          <x:t>12,150</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,340</x:t>
-[...328 lines deleted...]
-          <x:t>11,050</x:t>
+          <x:t>11,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>