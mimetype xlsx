--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raea26875f7b24d6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff6a35a5c2e84dda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd90fd6e58a974a80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5d588a2c47c4619"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8cc4049b92f4204" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd90fd6e58a974a80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28bc5e0060224754" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5d588a2c47c4619" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Credit Agricole</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VNP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,635</x:t>
-[...237 lines deleted...]
-          <x:t>10,315</x:t>
+          <x:t>12,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,960</x:t>
-[...220 lines deleted...]
-          <x:t>12,270</x:t>
+          <x:t>12,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>