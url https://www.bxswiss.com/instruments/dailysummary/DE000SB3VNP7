--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff6a35a5c2e84dda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2464bb6fa59d43ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5d588a2c47c4619"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9210d16709144bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28bc5e0060224754" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5d588a2c47c4619" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c9e07e01d204796" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9210d16709144bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Credit Agricole</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VNP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,955</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>