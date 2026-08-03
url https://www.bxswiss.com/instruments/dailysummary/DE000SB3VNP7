--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2464bb6fa59d43ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R578249cf251c4b5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9210d16709144bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7e6f5bc279d4966"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c9e07e01d204796" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9210d16709144bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb65fa1fc3ce84c82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7e6f5bc279d4966" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Credit Agricole</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VNP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...296 lines deleted...]
-          <x:t>29.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,740</x:t>
+          <x:t>18,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,860</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...246 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>