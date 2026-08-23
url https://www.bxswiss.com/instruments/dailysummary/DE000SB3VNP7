--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R578249cf251c4b5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde17e70114ba48e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7e6f5bc279d4966"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2097134f110a4a09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb65fa1fc3ce84c82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7e6f5bc279d4966" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5bc63e95d254bea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2097134f110a4a09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Credit Agricole</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VNP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,315</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>