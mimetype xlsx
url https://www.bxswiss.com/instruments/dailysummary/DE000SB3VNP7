--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde17e70114ba48e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f6448536307400f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2097134f110a4a09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4804ab7e2674310"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5bc63e95d254bea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2097134f110a4a09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5c4e2d8ea3e4d09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4804ab7e2674310" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Credit Agricole</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VNP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>