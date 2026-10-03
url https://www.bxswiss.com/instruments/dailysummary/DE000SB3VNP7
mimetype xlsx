--- v14 (2026-09-12)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f6448536307400f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5026710ede3d47e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4804ab7e2674310"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19e7ed682bdf484a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5c4e2d8ea3e4d09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4804ab7e2674310" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R535bdf5e7b92413d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19e7ed682bdf484a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Credit Agricole</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VNP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...333 lines deleted...]
-          <x:t>20,255</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,635</x:t>
-[...269 lines deleted...]
-          <x:t>20,660</x:t>
+          <x:t>19,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,260</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>