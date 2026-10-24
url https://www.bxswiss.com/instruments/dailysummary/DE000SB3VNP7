--- v15 (2026-10-03)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5026710ede3d47e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a870e7a74984ccb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19e7ed682bdf484a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8beecacebfc42ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R535bdf5e7b92413d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19e7ed682bdf484a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4b5d5bb9d274dbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8beecacebfc42ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Credit Agricole</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VNP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,505</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>