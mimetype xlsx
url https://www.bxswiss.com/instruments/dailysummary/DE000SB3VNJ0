--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d4ec3a578484f74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1435872b2504efe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4d2fa1087fc4d2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2323caaa7ef44d9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa39178cc8c44eda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4d2fa1087fc4d2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R673a9bc0b66e44bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2323caaa7ef44d9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on BNP Paribas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VNJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>5,785</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,370</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...602 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>