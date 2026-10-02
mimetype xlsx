--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1435872b2504efe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78ee66a1115a4c03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2323caaa7ef44d9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0a9b5c269ec4f74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R673a9bc0b66e44bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2323caaa7ef44d9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf15985429e574c03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0a9b5c269ec4f74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on BNP Paribas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VNJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...355 lines deleted...]
-          <x:t>4,730</x:t>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,425</x:t>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,830</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...36 lines deleted...]
-          <x:t>5,150</x:t>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,735</x:t>
-[...21 lines deleted...]
-          <x:t>4,665</x:t>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,985</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>5,070</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>