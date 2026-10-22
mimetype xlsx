--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78ee66a1115a4c03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1d72aee560941a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0a9b5c269ec4f74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47b8b7dcc8584863"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf15985429e574c03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0a9b5c269ec4f74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85b62c9819f64b0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47b8b7dcc8584863" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on BNP Paribas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VNJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,610 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...306 lines deleted...]
-          <x:t>4,750</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,510</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>4,215</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,790</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>