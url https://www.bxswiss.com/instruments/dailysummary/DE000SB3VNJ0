--- v3 (2026-01-11)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda287c236b054242" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb51aca3128614ed6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39bafce481e04b60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17c7f9fea5744e61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2087cba4e80245a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39bafce481e04b60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19fec13a6bc64128" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17c7f9fea5744e61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on BNP Paribas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VNJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,484 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.12.2025</x:t>
-[...9 lines deleted...]
-          <x:t>2,205</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,075</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...116 lines deleted...]
-          <x:t>17.12.2025</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,595</x:t>
-[...306 lines deleted...]
-          <x:t>3,955</x:t>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>