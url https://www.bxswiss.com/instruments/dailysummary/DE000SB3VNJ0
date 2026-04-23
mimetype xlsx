--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb51aca3128614ed6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b23a200ceec44f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17c7f9fea5744e61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb09a89c48cfc47a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19fec13a6bc64128" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17c7f9fea5744e61" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf51dfd214af54e26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb09a89c48cfc47a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on BNP Paribas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VNJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>3,050</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,405</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>3,955</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,160</x:t>
-[...114 lines deleted...]
-          <x:t>12.03.2026</x:t>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,480</x:t>
-[...414 lines deleted...]
-          <x:t>2,025</x:t>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>