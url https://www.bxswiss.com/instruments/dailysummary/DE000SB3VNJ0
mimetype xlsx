--- v5 (2026-04-23)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b23a200ceec44f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4e794255a8642e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb09a89c48cfc47a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8fdbce3bced44fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf51dfd214af54e26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb09a89c48cfc47a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5eecb7f59b941e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8fdbce3bced44fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on BNP Paribas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VNJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...284 lines deleted...]
-          <x:t>2,995</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,065</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>2,955</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,805</x:t>
-[...16 lines deleted...]
-          <x:t>3,085</x:t>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,980</x:t>
-[...16 lines deleted...]
-          <x:t>2,920</x:t>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,885</x:t>
-[...193 lines deleted...]
-          <x:t>3,150</x:t>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>