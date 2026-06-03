--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4e794255a8642e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R878930a313ac447f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8fdbce3bced44fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c3a357d30214025"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5eecb7f59b941e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8fdbce3bced44fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9da52465d08e4067" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c3a357d30214025" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on BNP Paribas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VNJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>2,920</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,020</x:t>
-[...60 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,535</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>3,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,770</x:t>
-[...178 lines deleted...]
-          <x:t>3,450</x:t>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,325</x:t>
-[...112 lines deleted...]
-          <x:t>2,880</x:t>
+          <x:t>3,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>