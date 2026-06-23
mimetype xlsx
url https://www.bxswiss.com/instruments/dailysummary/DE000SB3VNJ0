--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R878930a313ac447f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a1b45caf32a4d0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c3a357d30214025"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfacff4fc4c594f2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9da52465d08e4067" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c3a357d30214025" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R471cc450a0a34e71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfacff4fc4c594f2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on BNP Paribas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VNJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...85 lines deleted...]
-          <x:t>3,450</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,325</x:t>
-[...313 lines deleted...]
-          <x:t>3,420</x:t>
+          <x:t>3,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,545</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>3,505</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,215</x:t>
-[...31 lines deleted...]
-          <x:t>3,850</x:t>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>