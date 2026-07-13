--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a1b45caf32a4d0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0f33709e5374f73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfacff4fc4c594f2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89b21c49b57949fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R471cc450a0a34e71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfacff4fc4c594f2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb86b0221fdb14e9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89b21c49b57949fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on BNP Paribas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VNJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,240</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>