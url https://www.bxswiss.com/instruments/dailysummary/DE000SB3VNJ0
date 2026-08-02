--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0f33709e5374f73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf535a6a5c3da413a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89b21c49b57949fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R984fe6da0fb849f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb86b0221fdb14e9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89b21c49b57949fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb731e302c724ef2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R984fe6da0fb849f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on BNP Paribas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VNJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...149 lines deleted...]
-          <x:t>5,130</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,430</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>5,195</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,610</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>5,450</x:t>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,810</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...370 lines deleted...]
-          <x:t>4,940</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,885</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>