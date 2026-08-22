--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf535a6a5c3da413a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d4ec3a578484f74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R984fe6da0fb849f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4d2fa1087fc4d2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb731e302c724ef2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R984fe6da0fb849f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa39178cc8c44eda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4d2fa1087fc4d2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on BNP Paribas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VNJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...274 lines deleted...]
-          <x:t>5,500</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,090</x:t>
-[...97 lines deleted...]
-          <x:t>5,785</x:t>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,370</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...222 lines deleted...]
-          <x:t>7,885</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>