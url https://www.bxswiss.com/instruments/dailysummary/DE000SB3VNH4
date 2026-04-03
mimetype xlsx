--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16f9035cb9ef498e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e343d26a3704774" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd7c4a22d5464fa9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R520fba1fc2fe4b90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e80a22b49b24e18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd7c4a22d5464fa9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95c58d5d3ab7447f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R520fba1fc2fe4b90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on BBVA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VNH4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>308,030</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>