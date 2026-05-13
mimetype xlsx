--- v4 (2026-04-03)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e343d26a3704774" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99f7040e35ff4fe6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R520fba1fc2fe4b90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8e53e8c2d6c4cb0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95c58d5d3ab7447f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R520fba1fc2fe4b90" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1aeb033b3f484f27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8e53e8c2d6c4cb0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on BBVA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VNH4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...419 lines deleted...]
-          <x:t>112,145</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,110</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...208 lines deleted...]
-          <x:t>167,465</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,720</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>