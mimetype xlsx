--- v5 (2026-05-13)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99f7040e35ff4fe6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a7e28b12fa54a3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8e53e8c2d6c4cb0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3d0bdabeeba440b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1aeb033b3f484f27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8e53e8c2d6c4cb0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54cc91ae60c443de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3d0bdabeeba440b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on BBVA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VNH4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,665</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>