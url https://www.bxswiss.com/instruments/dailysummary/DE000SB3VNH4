--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a7e28b12fa54a3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8ee74ed628649eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3d0bdabeeba440b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf985fc20956a475a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54cc91ae60c443de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3d0bdabeeba440b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf9edd5b5c4c435b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf985fc20956a475a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on BBVA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VNH4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,920</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>