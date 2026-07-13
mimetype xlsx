--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8ee74ed628649eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3040ce0a675046d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf985fc20956a475a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13fa4039d8f44332"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf9edd5b5c4c435b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf985fc20956a475a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9ac43ee8a474c0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13fa4039d8f44332" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on BBVA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VNH4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,240</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,885</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>