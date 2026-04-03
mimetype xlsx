--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re200868a125d4eac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c60fd0860d94422" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5b742401eaf4152"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rceb7b4c9dded4a8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0734b83c16ed4b0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5b742401eaf4152" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64f81f010e6448a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rceb7b4c9dded4a8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on BMW</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VNG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>0,577</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>