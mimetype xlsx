--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c60fd0860d94422" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0050160b6faf461a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rceb7b4c9dded4a8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5776b1d19d944e0c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64f81f010e6448a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rceb7b4c9dded4a8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e3fb557047b49ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5776b1d19d944e0c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on BMW</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VNG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,326</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,290</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>0,241</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,252</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>11.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,273</x:t>
-[...53 lines deleted...]
-          <x:t>0,276</x:t>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,265</x:t>
-[...335 lines deleted...]
-          <x:t>0,224</x:t>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,229</x:t>
-        </x:is>
-[...35 lines deleted...]
-          <x:t>0,216</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>