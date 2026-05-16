--- v5 (2026-04-24)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0050160b6faf461a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b2fe68e19784e21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5776b1d19d944e0c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a0dc2dab2cf4cc4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e3fb557047b49ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5776b1d19d944e0c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20ef7b50932a4ba4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a0dc2dab2cf4cc4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on BMW</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VNG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,140</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,140</x:t>
-[...11 lines deleted...]
-          <x:t>24.03.2026</x:t>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,204</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>0,203</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,191</x:t>
-[...21 lines deleted...]
-          <x:t>0,200</x:t>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,195</x:t>
-[...11 lines deleted...]
-          <x:t>0,194</x:t>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,199</x:t>
-[...431 lines deleted...]
-          <x:t>0,229</x:t>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>