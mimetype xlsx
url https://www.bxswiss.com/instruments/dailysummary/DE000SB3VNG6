--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b2fe68e19784e21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09848539b28e4c6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a0dc2dab2cf4cc4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f6f3d15413448ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20ef7b50932a4ba4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a0dc2dab2cf4cc4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbba3414aa9ba442a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f6f3d15413448ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on BMW</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VNG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...188 lines deleted...]
-          <x:t>23.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,238</x:t>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,213</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...62 lines deleted...]
-          <x:t>28.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,211</x:t>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,195</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>0,206</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,173</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>04.05.2026</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,168</x:t>
+          <x:t>0,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,142</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>05.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,163</x:t>
-[...225 lines deleted...]
-          <x:t>0,156</x:t>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>