--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09848539b28e4c6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R098b72f3eabb4324" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f6f3d15413448ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f0875ee42ba4b99"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbba3414aa9ba442a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f6f3d15413448ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63229d54786f47dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f0875ee42ba4b99" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on BMW</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VNG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,600 +149,195 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,142</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>05.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,163</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>0,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,135</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,121</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>