--- v8 (2026-06-25)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R098b72f3eabb4324" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4e8febd07034bec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f0875ee42ba4b99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a9cfd75739f4ed1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63229d54786f47dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f0875ee42ba4b99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R239f16f9f0a040a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a9cfd75739f4ed1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on BMW</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VNG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -767,28 +767,55 @@
         <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,036</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>