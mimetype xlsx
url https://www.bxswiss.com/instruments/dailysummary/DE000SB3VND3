--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra724e489fa004945" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d581f3364014458" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75b2ca0c1d4b4e76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd59c1263e290491f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6181cd35aff4e6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75b2ca0c1d4b4e76" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8de10a931f9245ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd59c1263e290491f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Banco Santander</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VND3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...203 lines deleted...]
-          <x:t>10,995</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,410</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>12,140</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,225</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>02.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,560</x:t>
-[...198 lines deleted...]
-          <x:t>13,940</x:t>
+          <x:t>10,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,395</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>