--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d581f3364014458" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R006e43719bd84a7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd59c1263e290491f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40d6ebab972d45d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8de10a931f9245ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd59c1263e290491f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7699630e95184231" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40d6ebab972d45d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Banco Santander</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VND3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,632 +149,227 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...26 lines deleted...]
-          <x:t>02.09.2026</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,560</x:t>
-[...543 lines deleted...]
-        <x:is>
           <x:t>10,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,425</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,885</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>