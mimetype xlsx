--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19f65078a1324e29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc72a7e0c9cc54158" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f7243beecae470c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6caf50c8dfc646f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4959ee35ff9e4238" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f7243beecae470c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e5eaecda7c74afd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6caf50c8dfc646f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Banco Santander</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VND3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,290</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>