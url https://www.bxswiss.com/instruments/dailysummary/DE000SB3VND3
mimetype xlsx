--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc72a7e0c9cc54158" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3baab3b7960d4d84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6caf50c8dfc646f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02fcb8fbab5b4deb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e5eaecda7c74afd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6caf50c8dfc646f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb938545440e4e14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02fcb8fbab5b4deb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Banco Santander</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VND3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>4,950</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,465</x:t>
-[...571 lines deleted...]
-          <x:t>4,765</x:t>
+          <x:t>7,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>