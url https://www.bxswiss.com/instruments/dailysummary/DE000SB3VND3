--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3baab3b7960d4d84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb598151ec9f74462" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02fcb8fbab5b4deb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1608f652fed64bc2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb938545440e4e14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02fcb8fbab5b4deb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd37dd9e6ecda42f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1608f652fed64bc2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Banco Santander</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VND3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...188 lines deleted...]
-          <x:t>01.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,535</x:t>
-[...387 lines deleted...]
-          <x:t>5,730</x:t>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>