--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb598151ec9f74462" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e2e3d8dbc774d8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1608f652fed64bc2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19c072a5bc244bb2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd37dd9e6ecda42f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1608f652fed64bc2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raaecf6d7e75c4e34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19c072a5bc244bb2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Banco Santander</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VND3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,380</x:t>
-[...53 lines deleted...]
-          <x:t>7,445</x:t>
+          <x:t>6,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>6,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>6,790</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...386 lines deleted...]
-          <x:t>5,975</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,630</x:t>
-[...85 lines deleted...]
-          <x:t>5,175</x:t>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,420</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>