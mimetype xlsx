--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e2e3d8dbc774d8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7142f868c6db45cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19c072a5bc244bb2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97eb82870c0e4094"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raaecf6d7e75c4e34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19c072a5bc244bb2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75efc03760724884" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97eb82870c0e4094" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Banco Santander</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VND3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...112 lines deleted...]
-          <x:t>5,975</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,630</x:t>
-[...232 lines deleted...]
-          <x:t>6,130</x:t>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>6,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>5,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,870</x:t>
-[...188 lines deleted...]
-          <x:t>6,420</x:t>
+          <x:t>5,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,840</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>