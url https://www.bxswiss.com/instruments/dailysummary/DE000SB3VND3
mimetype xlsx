--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7142f868c6db45cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d52266f34704ac4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97eb82870c0e4094"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5b1a861dfe8481a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75efc03760724884" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97eb82870c0e4094" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb93f4325ac84f70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5b1a861dfe8481a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Banco Santander</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VND3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,140</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,690</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>