--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d52266f34704ac4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R798b3234e7f74684" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5b1a861dfe8481a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3686c97c412842c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb93f4325ac84f70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5b1a861dfe8481a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdda9c9ee8de94f25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3686c97c412842c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Banco Santander</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VND3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>8,075</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,075</x:t>
-[...544 lines deleted...]
-          <x:t>10,690</x:t>
+          <x:t>10,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>