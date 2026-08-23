--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R798b3234e7f74684" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e625991d64b4d2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3686c97c412842c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e2d0dc5aaa94281"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdda9c9ee8de94f25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3686c97c412842c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff6468c380224cb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e2d0dc5aaa94281" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Banco Santander</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VND3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...85 lines deleted...]
-          <x:t>14,600</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,075</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>09.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,820</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...443 lines deleted...]
-          <x:t>11,355</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>