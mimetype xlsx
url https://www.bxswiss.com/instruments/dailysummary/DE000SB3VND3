--- v11 (2026-08-23)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e625991d64b4d2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra724e489fa004945" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e2d0dc5aaa94281"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75b2ca0c1d4b4e76"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff6468c380224cb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e2d0dc5aaa94281" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6181cd35aff4e6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75b2ca0c1d4b4e76" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Banco Santander</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VND3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>10,740</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,705</x:t>
-[...517 lines deleted...]
-          <x:t>12,410</x:t>
+          <x:t>12,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>