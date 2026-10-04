--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R063dce44921f4431" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61be6c5ee36542eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rece9f5c528394dfa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R475cf506e2e54824"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R130db8f827174dda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rece9f5c528394dfa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R205bcb52f2224fe5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R475cf506e2e54824" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Axa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VNC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,570</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>