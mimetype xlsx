--- v14 (2026-10-04)
+++ v15 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61be6c5ee36542eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73f70ae0dec44388" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R475cf506e2e54824"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e46a0e275724de7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R205bcb52f2224fe5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R475cf506e2e54824" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8ede6baba9c46d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e46a0e275724de7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Axa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VNC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,205</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,215</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>