--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d97c2b8b12949e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bbad4701c08420a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e35f15ce8654c84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc6d0365983740e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76fb977664d144fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e35f15ce8654c84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50738ce6447c425e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc6d0365983740e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Axa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VNC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...58 lines deleted...]
-          <x:t>59,875</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,355</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>60,795</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>53,045</x:t>
-[...539 lines deleted...]
-          <x:t>55,225</x:t>
+          <x:t>52,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>