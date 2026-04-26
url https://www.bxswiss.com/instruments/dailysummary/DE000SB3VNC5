--- v5 (2026-04-03)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bbad4701c08420a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0925d457e4c0475b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc6d0365983740e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50e4ba6afe814ca1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50738ce6447c425e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc6d0365983740e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree163cb1722949c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50e4ba6afe814ca1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Axa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VNC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,480</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>