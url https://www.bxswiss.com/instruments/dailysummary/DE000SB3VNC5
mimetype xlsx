--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0925d457e4c0475b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Race9577b7ff64cc8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50e4ba6afe814ca1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf07714cb8f24cb1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree163cb1722949c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50e4ba6afe814ca1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8b1a4a6cdb543a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf07714cb8f24cb1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Axa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VNC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,080</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,955</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>