--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Race9577b7ff64cc8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40eb811defa24049" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf07714cb8f24cb1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fbb8fd7128a4294"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8b1a4a6cdb543a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf07714cb8f24cb1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca9497274d4644fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fbb8fd7128a4294" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Axa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VNC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...171 lines deleted...]
-          <x:t>96,490</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,850</x:t>
-[...431 lines deleted...]
-          <x:t>69,955</x:t>
+          <x:t>81,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>