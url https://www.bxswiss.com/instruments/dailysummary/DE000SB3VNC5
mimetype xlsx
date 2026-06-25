--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40eb811defa24049" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ff61e256a8844df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fbb8fd7128a4294"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12b4e8a7e1f147b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca9497274d4644fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fbb8fd7128a4294" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1a2c85b3b704be0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12b4e8a7e1f147b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Axa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VNC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,260</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>