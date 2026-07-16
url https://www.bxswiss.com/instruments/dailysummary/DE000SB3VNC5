--- v9 (2026-06-25)
+++ v10 (2026-07-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ff61e256a8844df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8182561eec414458" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12b4e8a7e1f147b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R015696c510c744a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1a2c85b3b704be0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12b4e8a7e1f147b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f60d8fcbf894db2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R015696c510c744a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Axa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VNC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,290</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>