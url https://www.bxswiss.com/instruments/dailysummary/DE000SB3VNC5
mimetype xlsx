--- v10 (2026-07-16)
+++ v11 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8182561eec414458" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c58dec77ddc482c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R015696c510c744a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8648adb645034912"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f60d8fcbf894db2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R015696c510c744a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23f0c02d5b4e4f26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8648adb645034912" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Axa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VNC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,115</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,065</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>