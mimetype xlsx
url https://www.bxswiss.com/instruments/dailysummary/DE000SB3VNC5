--- v11 (2026-08-05)
+++ v12 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c58dec77ddc482c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0cd579bec9a4d9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8648adb645034912"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c3170f0477442ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23f0c02d5b4e4f26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8648adb645034912" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9daeeb6dc834423" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c3170f0477442ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Axa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VNC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>