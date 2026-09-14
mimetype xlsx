--- v12 (2026-08-25)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0cd579bec9a4d9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R063dce44921f4431" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c3170f0477442ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rece9f5c528394dfa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9daeeb6dc834423" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c3170f0477442ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R130db8f827174dda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rece9f5c528394dfa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Axa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VNC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,535</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>