--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad7848b12da54f8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b21303249794957" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88f208e5c72b407b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2085c172f7f41ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1f933bc3f484275" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88f208e5c72b407b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7df5200e5ae4644" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2085c172f7f41ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Generali</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VNB7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>446,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>446,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,165</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>