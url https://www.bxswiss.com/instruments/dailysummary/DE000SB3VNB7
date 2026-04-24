--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b21303249794957" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0f08937b9e840a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2085c172f7f41ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac1c2a44d8bd4ee8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7df5200e5ae4644" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2085c172f7f41ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82ca5208a6ff4164" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac1c2a44d8bd4ee8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Generali</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VNB7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,445</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>426,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>496,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>426,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>487,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>