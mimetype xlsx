--- v7 (2026-04-24)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0f08937b9e840a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R078a1ebb95d540a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac1c2a44d8bd4ee8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb496e6d415ad43de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82ca5208a6ff4164" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac1c2a44d8bd4ee8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re84c94d785164638" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb496e6d415ad43de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Generali</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VNB7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>655,460</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>799,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>793,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>814,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>764,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>829,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>827,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>788,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>788,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>777,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>788,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>777,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>788,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>820,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>859,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>792,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>853,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>840,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>914,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>815,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>888,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>888,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>916,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>852,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>873,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>873,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>894,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>844,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>862,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>840,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>840,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>778,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>783,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>828,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>852,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>793,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>841,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>837,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>872,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>815,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>828,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>891,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>881,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>