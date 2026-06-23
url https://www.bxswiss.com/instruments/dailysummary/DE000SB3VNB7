--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R078a1ebb95d540a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c89738b5e8f40d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb496e6d415ad43de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7835c30429e4401"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re84c94d785164638" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb496e6d415ad43de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6e6de45489846a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7835c30429e4401" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Generali</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VNB7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>840,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>914,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>815,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>888,860</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>828,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>891,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>807,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>881,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>896,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>914,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>847,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>874,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>857,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>895,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>833,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>861,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>857,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>866,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>852,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>939,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.009,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>919,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>971,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.007,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.196,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.004,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.140,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.110,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.189,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.066,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.167,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.175,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.253,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.141,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.180,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.216,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.268,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.158,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.214,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.301,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.415,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.280,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.354,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.343,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.490,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.343,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.466,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.404,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.481,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.404,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.405,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.415,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.722,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.410,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.419,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.378,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.507,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.352,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.498,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.486,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.519,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.444,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.495,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>