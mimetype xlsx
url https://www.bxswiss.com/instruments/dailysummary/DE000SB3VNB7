--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c89738b5e8f40d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdaab3c3001f43d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7835c30429e4401"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f9a022cea154e49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6e6de45489846a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7835c30429e4401" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc92a61b8c4934354" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f9a022cea154e49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Generali</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VNB7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.216,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.268,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.158,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.214,030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.486,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.519,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.444,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.495,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.451,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.479,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.376,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.439,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.380,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.417,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.349,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.415,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.435,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.504,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.407,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.482,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.436,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.486,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.406,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.443,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.401,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.446,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.349,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.376,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.314,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.427,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.265,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.413,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.402,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.423,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.350,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.392,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.384,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.486,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.384,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.422,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.445,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.465,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.381,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.445,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.471,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.515,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.439,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.462,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.489,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.530,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.406,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.407,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.402,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.402,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.270,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.339,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.376,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.376,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.283,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.324,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.316,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.376,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.287,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.317,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.286,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.375,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.286,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.312,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>