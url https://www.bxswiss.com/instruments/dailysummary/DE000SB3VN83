--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55c475f760974a01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R250406050d5a4eb0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66dec102981b4ae1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f7a4d743eed4d1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2eec407989641ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66dec102981b4ae1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2df67c9baf12412d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f7a4d743eed4d1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Koninklijke Ahold Delhaize</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VN83</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...80 lines deleted...]
-          <x:t>13.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,490</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>16,690</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,075</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>22,950</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>