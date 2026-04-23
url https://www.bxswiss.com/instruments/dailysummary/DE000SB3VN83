--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R250406050d5a4eb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe12fa688b5441c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f7a4d743eed4d1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18e2e50fcfed46b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2df67c9baf12412d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f7a4d743eed4d1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19455daf94304cc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18e2e50fcfed46b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Koninklijke Ahold Delhaize</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VN83</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>22,015</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,890</x:t>
-[...114 lines deleted...]
-          <x:t>12.03.2026</x:t>
+          <x:t>17,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,560</x:t>
-[...414 lines deleted...]
-          <x:t>21,180</x:t>
+          <x:t>19,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>