--- v6 (2026-04-23)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe12fa688b5441c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a4ee71bf6994aa8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18e2e50fcfed46b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3757034cebf04bfa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19455daf94304cc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18e2e50fcfed46b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b1dd5144676482e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3757034cebf04bfa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Koninklijke Ahold Delhaize</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VN83</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>22,555</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,365</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>