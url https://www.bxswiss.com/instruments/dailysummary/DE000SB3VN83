--- v7 (2026-06-05)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a4ee71bf6994aa8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9abf030c803447a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3757034cebf04bfa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba46f02dcba9466f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b1dd5144676482e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3757034cebf04bfa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff25f29c2fea494c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba46f02dcba9466f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Koninklijke Ahold Delhaize</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VN83</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,308 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...95 lines deleted...]
-          <x:t>11,235</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>11.05.2026</x:t>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,980</x:t>
-[...124 lines deleted...]
-          <x:t>18.05.2026</x:t>
+          <x:t>10,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,610</x:t>
-[...138 lines deleted...]
-        <x:is>
           <x:t>8,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,100</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,750</x:t>
         </x:is>
       </x:c>
@@ -764,31 +602,193 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>