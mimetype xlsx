--- v8 (2026-06-13)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9abf030c803447a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f02f84060194b61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba46f02dcba9466f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25c9636c7bb14ac1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff25f29c2fea494c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba46f02dcba9466f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb189d98112234a69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25c9636c7bb14ac1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Koninklijke Ahold Delhaize</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VN83</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...333 lines deleted...]
-          <x:t>9,495</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,755</x:t>
-[...38 lines deleted...]
-          <x:t>7,465</x:t>
+          <x:t>8,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,485</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>6,805</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,090</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>8,870</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>