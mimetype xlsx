--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f02f84060194b61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf93dcef9d47f4fb3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25c9636c7bb14ac1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff8855c4d0174fb2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb189d98112234a69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25c9636c7bb14ac1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ee0b9128c40419e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff8855c4d0174fb2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Koninklijke Ahold Delhaize</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VN83</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...80 lines deleted...]
-          <x:t>18.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,555</x:t>
-[...129 lines deleted...]
-          <x:t>7,250</x:t>
+          <x:t>8,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,905</x:t>
-[...16 lines deleted...]
-          <x:t>7,175</x:t>
+          <x:t>7,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,625</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>7,350</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,360</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...276 lines deleted...]
-          <x:t>7,860</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>