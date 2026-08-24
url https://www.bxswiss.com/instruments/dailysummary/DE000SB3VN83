--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf93dcef9d47f4fb3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c474999e69f4ea5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff8855c4d0174fb2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27c49b4a4733484c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ee0b9128c40419e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff8855c4d0174fb2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R526e371f34f44306" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27c49b4a4733484c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Koninklijke Ahold Delhaize</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VN83</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,660</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>