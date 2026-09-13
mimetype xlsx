--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c474999e69f4ea5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6931fbd37b194ddd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27c49b4a4733484c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29ff05b189944522"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R526e371f34f44306" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27c49b4a4733484c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a39e9cd539f4cfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29ff05b189944522" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Koninklijke Ahold Delhaize</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VN83</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,580</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>