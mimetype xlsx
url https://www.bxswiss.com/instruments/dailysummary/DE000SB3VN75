--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R374bcef7d4444ba1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re487d60486ee452f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcef06c33099b42d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9da869c08a464b6f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8310505e429e41e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcef06c33099b42d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1fefe50a632474a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9da869c08a464b6f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Intesa SanPaolo</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VN75</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,960</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>