--- v14 (2026-10-04)
+++ v15 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re487d60486ee452f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d3145e769e84cc1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9da869c08a464b6f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69687b574c444a8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1fefe50a632474a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9da869c08a464b6f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8aead1aa75448da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69687b574c444a8d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Intesa SanPaolo</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VN75</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,365</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>