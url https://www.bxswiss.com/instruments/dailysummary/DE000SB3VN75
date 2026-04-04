--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0993c52a3ef4237" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e500b117e874b3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raaec505ac4d349d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e66329d33a64838"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R075444e2404046e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raaec505ac4d349d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e5c36263a1b4bef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e66329d33a64838" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Intesa SanPaolo</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VN75</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,170</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>