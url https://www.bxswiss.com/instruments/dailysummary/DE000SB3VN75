--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e500b117e874b3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d0df94e8d31434b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e66329d33a64838"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R619f7c2a5e654863"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e5c36263a1b4bef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e66329d33a64838" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e03e94a27054e74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R619f7c2a5e654863" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Intesa SanPaolo</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VN75</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>17.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>41,910</x:t>
-[...138 lines deleted...]
-        <x:is>
           <x:t>31,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,910</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,595</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,115</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>