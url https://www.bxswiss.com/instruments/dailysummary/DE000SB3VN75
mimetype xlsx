--- v7 (2026-04-24)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d0df94e8d31434b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07a47d290ec94b86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R619f7c2a5e654863"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e488ed0ea174011"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e03e94a27054e74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R619f7c2a5e654863" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a6b9498b748462b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e488ed0ea174011" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Intesa SanPaolo</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VN75</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,295</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,995</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>