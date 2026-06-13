--- v8 (2026-05-16)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07a47d290ec94b86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e732ed504e14c8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e488ed0ea174011"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d22a12d4490400f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a6b9498b748462b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e488ed0ea174011" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd01cc086236f426b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d22a12d4490400f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Intesa SanPaolo</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VN75</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...215 lines deleted...]
-          <x:t>24.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,445</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...389 lines deleted...]
-          <x:t>56,995</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>