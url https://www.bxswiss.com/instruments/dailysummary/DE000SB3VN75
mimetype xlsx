--- v9 (2026-06-13)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e732ed504e14c8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2912c54ca84e4ba5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d22a12d4490400f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d6a538c90274f1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd01cc086236f426b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d22a12d4490400f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b6b5c6895d844de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d6a538c90274f1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Intesa SanPaolo</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VN75</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>69,860</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>