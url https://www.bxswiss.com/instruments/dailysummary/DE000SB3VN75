--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2912c54ca84e4ba5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R241c5ee154e5437a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d6a538c90274f1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fedb7f0656c4322"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b6b5c6895d844de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d6a538c90274f1a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R242e9c2977ed49ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fedb7f0656c4322" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Intesa SanPaolo</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VN75</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>