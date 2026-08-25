--- v11 (2026-08-04)
+++ v12 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R241c5ee154e5437a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0cef5b7519d4f66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fedb7f0656c4322"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68d2872f51924c27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R242e9c2977ed49ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fedb7f0656c4322" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra54af350e45a4481" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68d2872f51924c27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Intesa SanPaolo</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VN75</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,005</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>