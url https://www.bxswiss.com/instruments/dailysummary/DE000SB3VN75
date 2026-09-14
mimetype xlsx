--- v12 (2026-08-25)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0cef5b7519d4f66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R374bcef7d4444ba1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68d2872f51924c27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcef06c33099b42d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra54af350e45a4481" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68d2872f51924c27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8310505e429e41e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcef06c33099b42d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Intesa SanPaolo</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VN75</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>