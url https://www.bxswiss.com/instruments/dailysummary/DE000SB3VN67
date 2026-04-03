--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26922fc1899c4612" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6040a4d01cb74f3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b65b408765f4d6d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62ceaf5b878649c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R296ad0206ff94a14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b65b408765f4d6d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb043ccd86b34562" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62ceaf5b878649c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on ING</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VN67</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,630</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,595</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>