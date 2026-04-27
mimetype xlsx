--- v5 (2026-04-03)
+++ v6 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6040a4d01cb74f3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R826c57a018224cad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62ceaf5b878649c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50740824d2c84375"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb043ccd86b34562" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62ceaf5b878649c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R555cb41a6c334518" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50740824d2c84375" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on ING</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VN67</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,125</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>