--- v6 (2026-04-27)
+++ v7 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R826c57a018224cad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a58e6779f55437d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50740824d2c84375"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re23d0bf15e2e417a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R555cb41a6c334518" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50740824d2c84375" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R945c857d05354709" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re23d0bf15e2e417a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on ING</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VN67</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,170</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>