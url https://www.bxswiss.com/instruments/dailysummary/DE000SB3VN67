--- v7 (2026-05-20)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a58e6779f55437d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15eaa08e5df548cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re23d0bf15e2e417a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56de9f1a8cea4718"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R945c857d05354709" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re23d0bf15e2e417a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45bfc81d2ac048f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56de9f1a8cea4718" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on ING</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VN67</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...220 lines deleted...]
-          <x:t>55,375</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,235</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...357 lines deleted...]
-          <x:t>77,425</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>