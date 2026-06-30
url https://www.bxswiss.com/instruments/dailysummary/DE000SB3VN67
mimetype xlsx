--- v8 (2026-06-10)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15eaa08e5df548cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2f05e28d2b741c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56de9f1a8cea4718"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21ec28eff1a44467"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45bfc81d2ac048f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56de9f1a8cea4718" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1a4e254b01c4f7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21ec28eff1a44467" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on ING</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VN67</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,305</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,505</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>