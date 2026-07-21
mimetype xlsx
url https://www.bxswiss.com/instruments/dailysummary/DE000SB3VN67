--- v9 (2026-06-30)
+++ v10 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2f05e28d2b741c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racf927d23e88434e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21ec28eff1a44467"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfce9d78c954e427e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1a4e254b01c4f7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21ec28eff1a44467" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c527f02504a40ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfce9d78c954e427e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on ING</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VN67</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,485</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,945</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>