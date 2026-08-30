--- v10 (2026-07-21)
+++ v11 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racf927d23e88434e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf9171c3c52742ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfce9d78c954e427e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbac01fafb1944e18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c527f02504a40ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfce9d78c954e427e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcdd58af74924cd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbac01fafb1944e18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on ING</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VN67</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>115,945</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>