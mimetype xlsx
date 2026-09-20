--- v11 (2026-08-30)
+++ v12 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf9171c3c52742ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R283cbcf67c9044f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbac01fafb1944e18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6efebbacf4874108"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcdd58af74924cd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbac01fafb1944e18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8dd14f1eac94a86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6efebbacf4874108" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on ING</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VN67</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,420</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,455</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>