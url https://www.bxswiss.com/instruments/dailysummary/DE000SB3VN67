--- v12 (2026-09-20)
+++ v13 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R283cbcf67c9044f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re19614163d7c417b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6efebbacf4874108"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb06cb029f3842d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8dd14f1eac94a86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6efebbacf4874108" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4278b3652bd641d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb06cb029f3842d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on ING</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VN67</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,595</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,065</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>