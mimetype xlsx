--- v13 (2026-10-10)
+++ v14 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re19614163d7c417b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ce78fa145184c86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb06cb029f3842d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd786b67db0ac4c96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4278b3652bd641d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb06cb029f3842d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2406ef2f21c340ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd786b67db0ac4c96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on ING</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VN67</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,940</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,925</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>