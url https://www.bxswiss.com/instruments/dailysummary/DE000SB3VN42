--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04bbc94d7af04170" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa56c84104f548e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R945575e3bc914481"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra317fbd70b864efd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52181800c7ee49ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R945575e3bc914481" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbd5ea6c927246cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra317fbd70b864efd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Inditex</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VN42</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>24.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,540</x:t>
-[...549 lines deleted...]
-          <x:t>10,290</x:t>
+          <x:t>6,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>