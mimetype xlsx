--- v14 (2026-09-12)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa56c84104f548e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31e2d64d1e4c47d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra317fbd70b864efd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6018df955f84534"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbd5ea6c927246cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra317fbd70b864efd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R456a215368a64445" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6018df955f84534" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Inditex</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VN42</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,581 +149,176 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...122 lines deleted...]
-          <x:t>8,685</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,755</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...398 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,160</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>