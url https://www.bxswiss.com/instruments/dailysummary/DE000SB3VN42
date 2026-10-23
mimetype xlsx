--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31e2d64d1e4c47d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd6cc6ca64424df2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6018df955f84534"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea84c6f7ea4046e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R456a215368a64445" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6018df955f84534" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5152d03425bc44d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea84c6f7ea4046e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Inditex</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VN42</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...203 lines deleted...]
-          <x:t>6,630</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,870</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>5,485</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>