--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e5d9651b64b4412" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80e02b01b60a423e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99c55625fad340bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8beae1f1db2e4786"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f28d1475a8f4eec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99c55625fad340bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdf2e7af5f96442a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8beae1f1db2e4786" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Inditex</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VN42</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,870</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>