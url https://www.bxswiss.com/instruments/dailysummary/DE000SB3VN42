--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80e02b01b60a423e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51357e643ec642cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8beae1f1db2e4786"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7b6d649a1c345e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdf2e7af5f96442a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8beae1f1db2e4786" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd0ef0fab6604bfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7b6d649a1c345e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Inditex</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VN42</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...215 lines deleted...]
-          <x:t>12.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,995</x:t>
-[...183 lines deleted...]
-          <x:t>6,075</x:t>
+          <x:t>7,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,620</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...222 lines deleted...]
-          <x:t>6,270</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,965</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>