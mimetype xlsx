--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51357e643ec642cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re294c20bb39f41c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7b6d649a1c345e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71ff8dcc21e6462d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd0ef0fab6604bfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7b6d649a1c345e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra667950379bd48c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71ff8dcc21e6462d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Inditex</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VN42</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>6,075</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,620</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>24.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,580</x:t>
-[...529 lines deleted...]
-          <x:t>23.04.2026</x:t>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,420</x:t>
-[...9 lines deleted...]
-          <x:t>7,965</x:t>
+          <x:t>7,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>