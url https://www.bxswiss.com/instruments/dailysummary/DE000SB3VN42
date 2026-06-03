--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re294c20bb39f41c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red3fab563e184d63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71ff8dcc21e6462d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfbc3c9ec147496f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra667950379bd48c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71ff8dcc21e6462d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73d8401de6d64fc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfbc3c9ec147496f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Inditex</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VN42</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...68 lines deleted...]
-          <x:t>7,415</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,725</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.04.2026</x:t>
-[...505 lines deleted...]
-          <x:t>4,745</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,025</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>