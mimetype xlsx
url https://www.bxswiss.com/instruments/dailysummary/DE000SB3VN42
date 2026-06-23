--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red3fab563e184d63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3df97456dce48a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfbc3c9ec147496f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8242cfb91ea44666"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73d8401de6d64fc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfbc3c9ec147496f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e5743981c354e8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8242cfb91ea44666" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Inditex</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VN42</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,835</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,985</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>