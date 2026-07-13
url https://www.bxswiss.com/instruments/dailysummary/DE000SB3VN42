--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3df97456dce48a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8f8a644e0d14692" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8242cfb91ea44666"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e1c74d5b5de46cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e5743981c354e8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8242cfb91ea44666" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rceb3b3064ffe4f33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e1c74d5b5de46cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Inditex</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VN42</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...242 lines deleted...]
-          <x:t>05.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,575</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...308 lines deleted...]
-          <x:t>8,985</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>