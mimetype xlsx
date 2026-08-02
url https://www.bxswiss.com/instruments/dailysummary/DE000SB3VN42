--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8f8a644e0d14692" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refab6da78c78425e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e1c74d5b5de46cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ac32271808c4a05"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rceb3b3064ffe4f33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e1c74d5b5de46cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca4e90b028004789" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ac32271808c4a05" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Inditex</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VN42</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...171 lines deleted...]
-          <x:t>10,135</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,485</x:t>
-[...303 lines deleted...]
-          <x:t>07.07.2026</x:t>
+          <x:t>9,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,395</x:t>
-[...21 lines deleted...]
-          <x:t>9,690</x:t>
+          <x:t>9,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,820</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>8,155</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>