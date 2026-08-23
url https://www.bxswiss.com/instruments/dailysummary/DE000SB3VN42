--- v12 (2026-08-02)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refab6da78c78425e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04bbc94d7af04170" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ac32271808c4a05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R945575e3bc914481"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca4e90b028004789" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ac32271808c4a05" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52181800c7ee49ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R945575e3bc914481" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Inditex</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VN42</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>8,280</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,300</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...590 lines deleted...]
-          <x:t>9,105</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>