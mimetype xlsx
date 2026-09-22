--- v12 (2026-09-02)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1aeae5f3869b4fd9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8eea990b22914957" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8988062f1524d58"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88d78f413dd74ec9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R320abce18d6541af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8988062f1524d58" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64f26f74aa284ecf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88d78f413dd74ec9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Hochtief</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VN26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...355 lines deleted...]
-          <x:t>37,550</x:t>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,570</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>42,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,740</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,975</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>