--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8eea990b22914957" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6c5ea2a6c764152" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88d78f413dd74ec9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1df9345efb64c28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64f26f74aa284ecf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88d78f413dd74ec9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7659cd55263f47a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1df9345efb64c28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Hochtief</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VN26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,975</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>