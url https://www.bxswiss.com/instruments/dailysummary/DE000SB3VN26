--- v14 (2026-10-12)
+++ v15 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6c5ea2a6c764152" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a2e4294c6f84639" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1df9345efb64c28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd51db5d978a54ec2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7659cd55263f47a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1df9345efb64c28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95e715fdb62842e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd51db5d978a54ec2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Hochtief</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VN26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...161 lines deleted...]
-          <x:t>18.09.2026</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,495</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>18,505</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,455</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...165 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,445</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>