--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5973df9c437442a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91f742a7fb02403a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2314db95fa184682"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4ff8d3fc59a469b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d0fd831b0db4a83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2314db95fa184682" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5635819e22ce4573" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4ff8d3fc59a469b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Hochtief</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VN26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>93,260</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,170</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...627 lines deleted...]
-          <x:t>72,730</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,785</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>