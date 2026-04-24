--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91f742a7fb02403a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5342c6b239894738" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4ff8d3fc59a469b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d0b9f8b0d7a4661"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5635819e22ce4573" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4ff8d3fc59a469b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1b3319e2a8b4291" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d0b9f8b0d7a4661" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Hochtief</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VN26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>89,900</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,115</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...617 lines deleted...]
-          <x:t>90,785</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>