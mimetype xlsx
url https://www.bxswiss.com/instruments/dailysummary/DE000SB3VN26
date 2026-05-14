--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5342c6b239894738" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e8fe5bdbbb44eb8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d0b9f8b0d7a4661"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R292ed584604d4470"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1b3319e2a8b4291" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d0b9f8b0d7a4661" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4d2a90934c44fe1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R292ed584604d4470" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Hochtief</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VN26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,675</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>