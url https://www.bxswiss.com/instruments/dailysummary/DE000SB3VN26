--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e8fe5bdbbb44eb8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ed6190986fb4555" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R292ed584604d4470"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5bd9f768f7d4b88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4d2a90934c44fe1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R292ed584604d4470" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3845b7ee7dc44e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5bd9f768f7d4b88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Hochtief</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VN26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,320</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>