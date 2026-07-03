--- v8 (2026-06-13)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ed6190986fb4555" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf511e37bede5412d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5bd9f768f7d4b88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1a3f262175a46af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3845b7ee7dc44e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5bd9f768f7d4b88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc971fc37f5174ae4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1a3f262175a46af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Hochtief</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VN26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...242 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>135,230</x:t>
-[...251 lines deleted...]
-        <x:is>
           <x:t>141,190</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,180</x:t>
         </x:is>
       </x:c>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>