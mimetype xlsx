--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf511e37bede5412d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c08fb2c1dd3473a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1a3f262175a46af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89dadfb9b2834e9a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc971fc37f5174ae4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1a3f262175a46af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19f8188dc25e4829" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89dadfb9b2834e9a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Hochtief</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VN26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,425</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>