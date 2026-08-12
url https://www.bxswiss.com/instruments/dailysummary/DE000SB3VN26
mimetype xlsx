--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c08fb2c1dd3473a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R512cc937f68d40a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89dadfb9b2834e9a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04492a6756854fc0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19f8188dc25e4829" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89dadfb9b2834e9a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0550b4ca0e245ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04492a6756854fc0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Hochtief</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VN26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,060</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>