--- v11 (2026-08-12)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R512cc937f68d40a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1aeae5f3869b4fd9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04492a6756854fc0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8988062f1524d58"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0550b4ca0e245ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04492a6756854fc0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R320abce18d6541af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8988062f1524d58" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Hochtief</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VN26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,160</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>