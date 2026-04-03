--- v6 (2026-02-21)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R436c279123ef4624" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdb08793f92a43ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d400e3721b74796"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a4c753f52fc4372"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21d0b6f37fa24d86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d400e3721b74796" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84db21d89ae34d0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a4c753f52fc4372" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Hannover Rück</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VN18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...225 lines deleted...]
-          <x:t>3,820</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,730</x:t>
-[...92 lines deleted...]
-          <x:t>4,235</x:t>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,995</x:t>
-[...124 lines deleted...]
-          <x:t>4,175</x:t>
+          <x:t>4,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,820</x:t>
-[...139 lines deleted...]
-          <x:t>4,250</x:t>
+          <x:t>4,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>