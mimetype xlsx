--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdb08793f92a43ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R503a0bb528cc4d63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a4c753f52fc4372"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52517ae5859e4ed0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84db21d89ae34d0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a4c753f52fc4372" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2864e3df39f4c5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52517ae5859e4ed0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Hannover Rück</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VN18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>4,245</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,595</x:t>
-[...259 lines deleted...]
-          <x:t>5,140</x:t>
+          <x:t>4,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,065</x:t>
-[...328 lines deleted...]
-          <x:t>5,615</x:t>
+          <x:t>6,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>