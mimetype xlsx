--- v8 (2026-04-23)
+++ v9 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R503a0bb528cc4d63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b52fa9f92064d14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52517ae5859e4ed0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15ece2b139bf492c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2864e3df39f4c5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52517ae5859e4ed0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a631e05d12a4e26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15ece2b139bf492c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Hannover Rück</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VN18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...328 lines deleted...]
-          <x:t>6,595</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,690</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>5,955</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,160</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.04.2026</x:t>
-[...100 lines deleted...]
-          <x:t>6,395</x:t>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>