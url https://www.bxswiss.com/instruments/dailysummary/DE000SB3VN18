--- v9 (2026-05-13)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b52fa9f92064d14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R981ac61c9340443a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15ece2b139bf492c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1779dfc7984d4ea9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a631e05d12a4e26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15ece2b139bf492c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc409a6c176d94d55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1779dfc7984d4ea9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Hannover Rück</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VN18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...360 lines deleted...]
-          <x:t>4,120</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,075</x:t>
-[...21 lines deleted...]
-          <x:t>3,765</x:t>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,805</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>2,765</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>