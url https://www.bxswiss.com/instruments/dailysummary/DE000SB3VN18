--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R981ac61c9340443a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re162f6225b7944bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1779dfc7984d4ea9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d198124ae1f437c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc409a6c176d94d55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1779dfc7984d4ea9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb7045111a4a4d62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d198124ae1f437c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Hannover Rück</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VN18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...284 lines deleted...]
-          <x:t>2,910</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,310</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...140 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,310</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>3,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,110</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,050</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>