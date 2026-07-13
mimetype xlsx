--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re162f6225b7944bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57e8149eef0e4428" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d198124ae1f437c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree839d9e273b4183"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb7045111a4a4d62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d198124ae1f437c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24f1da16813341cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree839d9e273b4183" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Hannover Rück</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VN18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>3,445</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,155</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...541 lines deleted...]
-          <x:t>2,595</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>