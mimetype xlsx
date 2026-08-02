--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57e8149eef0e4428" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06aec469ff7f4360" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree839d9e273b4183"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1288d6e460a042a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24f1da16813341cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree839d9e273b4183" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5eeeca7e115c40db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1288d6e460a042a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Hannover Rück</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VN18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,100</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>