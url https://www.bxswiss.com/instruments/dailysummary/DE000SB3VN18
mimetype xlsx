--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06aec469ff7f4360" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R969a62ed00174455" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1288d6e460a042a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R376de17ccea74995"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5eeeca7e115c40db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1288d6e460a042a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R108b76d8e1a0456d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R376de17ccea74995" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Hannover Rück</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VN18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...68 lines deleted...]
-          <x:t>3,130</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,175</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>07.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,580</x:t>
-[...495 lines deleted...]
-          <x:t>3,505</x:t>
+          <x:t>3,455</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>