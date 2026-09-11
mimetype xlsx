--- v14 (2026-08-22)
+++ v15 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R969a62ed00174455" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29f930ad663a4e95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R376de17ccea74995"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70baeb8fce644cc4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R108b76d8e1a0456d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R376de17ccea74995" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51db85eb1cdc4e23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70baeb8fce644cc4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Hannover Rück</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VN18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,815</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...239 lines deleted...]
-          <x:t>3,395</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,345</x:t>
-[...123 lines deleted...]
-        <x:is>
           <x:t>3,805</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>4,015</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...73 lines deleted...]
-          <x:t>3,455</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>