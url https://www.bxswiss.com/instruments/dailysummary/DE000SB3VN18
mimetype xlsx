--- v15 (2026-09-11)
+++ v16 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29f930ad663a4e95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d2a52e7ec384b0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70baeb8fce644cc4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba55bbed56754f8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51db85eb1cdc4e23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70baeb8fce644cc4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R438e9be70e5142a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba55bbed56754f8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Hannover Rück</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VN18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>11.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,735</x:t>
-[...16 lines deleted...]
-          <x:t>12.08.2026</x:t>
+          <x:t>3,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,505</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>3,395</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,215</x:t>
-[...16 lines deleted...]
-          <x:t>3,460</x:t>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,845</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...217 lines deleted...]
-          <x:t>3,665</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,815</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...209 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,585</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,655</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>3,210</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>