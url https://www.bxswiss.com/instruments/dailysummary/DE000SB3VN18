--- v16 (2026-10-03)
+++ v17 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d2a52e7ec384b0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a335f5b830446a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba55bbed56754f8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ccd8ecafd914339"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R438e9be70e5142a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba55bbed56754f8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a529dc8bedc4f4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ccd8ecafd914339" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Hannover Rück</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VN18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...58 lines deleted...]
-          <x:t>4,325</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,535</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...573 lines deleted...]
-          <x:t>3,445</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>