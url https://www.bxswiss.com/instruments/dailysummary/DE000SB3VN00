--- v5 (2026-03-14)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91286a23bfce4c28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde656eb6c1204b8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf554fc71b25e4b3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbf5185bb605490c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb0431a9bd8a4662" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf554fc71b25e4b3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8212603eb17d4d2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbf5185bb605490c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Freenet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VN00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...333 lines deleted...]
-          <x:t>5,750</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,165</x:t>
-[...168 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,230</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,180</x:t>
-[...107 lines deleted...]
-          <x:t>2,150</x:t>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>