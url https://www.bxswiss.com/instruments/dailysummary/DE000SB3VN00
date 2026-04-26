--- v6 (2026-04-05)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde656eb6c1204b8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redc19d6635b74cc9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbf5185bb605490c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97ea559a270041ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8212603eb17d4d2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbf5185bb605490c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1896d1a77fb4547" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97ea559a270041ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Freenet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VN00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,230</x:t>
-[...26 lines deleted...]
-          <x:t>2,500</x:t>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,410</x:t>
-[...38 lines deleted...]
-          <x:t>2,185</x:t>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,050</x:t>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,190</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>13.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,280</x:t>
-[...4 lines deleted...]
-          <x:t>1,930</x:t>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>2,160</x:t>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,030</x:t>
-[...80 lines deleted...]
-          <x:t>1,970</x:t>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,010</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...261 lines deleted...]
-          <x:t>1,760</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,935</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>