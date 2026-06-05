--- v7 (2026-04-26)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redc19d6635b74cc9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raeea0825edb44918" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97ea559a270041ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98d5bb5c18694ae3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1896d1a77fb4547" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97ea559a270041ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R198d515eff194a46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98d5bb5c18694ae3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Freenet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VN00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,835</x:t>
-[...549 lines deleted...]
-          <x:t>1,935</x:t>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>