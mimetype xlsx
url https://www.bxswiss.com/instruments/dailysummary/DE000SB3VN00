--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raeea0825edb44918" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R235b810e4cae49cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98d5bb5c18694ae3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7198af6c4104b65"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R198d515eff194a46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98d5bb5c18694ae3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b9ee828dfc7401e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7198af6c4104b65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Freenet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VN00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>2,130</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,850</x:t>
-[...16 lines deleted...]
-          <x:t>1,920</x:t>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,630</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...477 lines deleted...]
-          <x:t>1,680</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,545</x:t>
-[...80 lines deleted...]
-          <x:t>1,470</x:t>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>