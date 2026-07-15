--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R235b810e4cae49cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R592c4ea9367444f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7198af6c4104b65"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a85cd942f1a4d80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b9ee828dfc7401e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7198af6c4104b65" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1192b6e53d10430a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a85cd942f1a4d80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Freenet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VN00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>1,810</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,855</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>01.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,680</x:t>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,545</x:t>
-[...398 lines deleted...]
-        <x:is>
           <x:t>1,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,320</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,335</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>