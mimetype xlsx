--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R592c4ea9367444f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3df544dd52a84627" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a85cd942f1a4d80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d3bf5b8a3c14cc1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1192b6e53d10430a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a85cd942f1a4d80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cc29faf212140b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d3bf5b8a3c14cc1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Freenet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VN00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...63 lines deleted...]
-          <x:t>1,690</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,645</x:t>
-[...145 lines deleted...]
-        <x:is>
           <x:t>1,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,230</x:t>
-[...312 lines deleted...]
-        <x:is>
           <x:t>1,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,002</x:t>
-[...31 lines deleted...]
-          <x:t>1,080</x:t>
+          <x:t>1,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>