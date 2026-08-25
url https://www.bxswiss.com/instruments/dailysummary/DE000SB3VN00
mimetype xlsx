--- v11 (2026-08-04)
+++ v12 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3df544dd52a84627" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a0dcd4b7f44469d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d3bf5b8a3c14cc1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d8046dfc0ce4f14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cc29faf212140b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d3bf5b8a3c14cc1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6085061783904770" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d8046dfc0ce4f14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Freenet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VN00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>07.07.2026</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,985</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>1,085</x:t>
-        </x:is>
-[...57 lines deleted...]
-          <x:t>1,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>