--- v12 (2026-08-25)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a0dcd4b7f44469d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d74f34e6f4147c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d8046dfc0ce4f14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75104224bcc741a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6085061783904770" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d8046dfc0ce4f14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re81f32a36d1a4e3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75104224bcc741a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Freenet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VN00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,215</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,200</x:t>
-[...6 lines deleted...]
-          <x:t>27.07.2026</x:t>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,255</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...551 lines deleted...]
-          <x:t>1,085</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>