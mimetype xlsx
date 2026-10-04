--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d74f34e6f4147c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R889baee895834578" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75104224bcc741a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8681bbc54a24447c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re81f32a36d1a4e3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75104224bcc741a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2beca9b0d4c14d57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8681bbc54a24447c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Freenet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VN00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,972</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,963</x:t>
-[...512 lines deleted...]
-          <x:t>1,350</x:t>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>