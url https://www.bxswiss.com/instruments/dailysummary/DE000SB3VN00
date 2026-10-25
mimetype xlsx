--- v14 (2026-10-04)
+++ v15 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R889baee895834578" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16bfed0e53c34203" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8681bbc54a24447c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b7c0e6dd917438f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2beca9b0d4c14d57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8681bbc54a24447c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e4f2d824f6d44be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b7c0e6dd917438f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Freenet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VN00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,838</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>