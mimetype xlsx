--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra556866a504b4245" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5cda8099fd64e2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c8ed3fbfb034691"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c3d48d8942546fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1fb46a3cfb84c0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c8ed3fbfb034691" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0a870c5a97544f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c3d48d8942546fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Siemens Healthineers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VMV7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,158 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,475</x:t>
-[...134 lines deleted...]
-          <x:t>0,486</x:t>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.02.2026</x:t>
-[...311 lines deleted...]
-          <x:t>0,462</x:t>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>