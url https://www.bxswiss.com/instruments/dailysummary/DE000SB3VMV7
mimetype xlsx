--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5cda8099fd64e2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73fd5e057af14885" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c3d48d8942546fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fa884e5c57b45e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0a870c5a97544f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c3d48d8942546fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree40212b4b86416f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fa884e5c57b45e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Siemens Healthineers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VMV7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...176 lines deleted...]
-          <x:t>0,532</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,567</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,570</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,532</x:t>
-[...11 lines deleted...]
-          <x:t>13.03.2026</x:t>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,595</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>0,741</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,740</x:t>
-[...242 lines deleted...]
-          <x:t>0,799</x:t>
+          <x:t>0,739</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>