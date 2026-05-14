--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73fd5e057af14885" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3692e80d478f4f2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fa884e5c57b45e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f01fa417d204664"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree40212b4b86416f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fa884e5c57b45e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc112ccca62524163" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f01fa417d204664" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Siemens Healthineers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VMV7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,826</x:t>
-[...116 lines deleted...]
-        <x:is>
           <x:t>0,805</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...95 lines deleted...]
-          <x:t>0,768</x:t>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,799</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,833</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,798</x:t>
-[...64 lines deleted...]
-        <x:is>
           <x:t>0,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,665</x:t>
-[...252 lines deleted...]
-          <x:t>0,739</x:t>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>