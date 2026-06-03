--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3692e80d478f4f2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31dbef9c727c484d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f01fa417d204664"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbd0d36daf40496a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc112ccca62524163" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f01fa417d204664" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb0be7df2fa2408e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbd0d36daf40496a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Siemens Healthineers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VMV7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...269 lines deleted...]
-          <x:t>27.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,761</x:t>
-[...80 lines deleted...]
-          <x:t>0,844</x:t>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,849</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>0,906</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>