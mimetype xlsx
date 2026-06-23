--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31dbef9c727c484d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6eade7b1e2d04ce9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbd0d36daf40496a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R263dd82012f74d2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb0be7df2fa2408e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbd0d36daf40496a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7421436df26244dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R263dd82012f74d2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Siemens Healthineers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VMV7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,780</x:t>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,811</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,755</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,766</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...379 lines deleted...]
-          <x:t>0,719</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,764</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>28.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,822</x:t>
-[...90 lines deleted...]
-          <x:t>0,848</x:t>
+          <x:t>0,793</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>