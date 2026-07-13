--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6eade7b1e2d04ce9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7066060f438148e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R263dd82012f74d2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f764a61974643a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7421436df26244dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R263dd82012f74d2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c7c562ff50840c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f764a61974643a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Siemens Healthineers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VMV7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,766</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>0,762</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,807</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,719</x:t>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,764</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>29.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,759</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,748</x:t>
-[...21 lines deleted...]
-          <x:t>0,849</x:t>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,839</x:t>
-[...200 lines deleted...]
-          <x:t>0,775</x:t>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,760</x:t>
-[...26 lines deleted...]
-          <x:t>0,737</x:t>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,771</x:t>
-        </x:is>
-[...160 lines deleted...]
-          <x:t>0,793</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>