--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7066060f438148e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70067d6295cd41c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f764a61974643a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra33a78bafa594e24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c7c562ff50840c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f764a61974643a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c6c3f9650b6426e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra33a78bafa594e24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Siemens Healthineers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VMV7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,775</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,760</x:t>
-[...21 lines deleted...]
-          <x:t>0,807</x:t>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,771</x:t>
-[...151 lines deleted...]
-          <x:t>0,835</x:t>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,793</x:t>
-[...156 lines deleted...]
-          <x:t>0,796</x:t>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,812</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...32 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,853</x:t>
-[...171 lines deleted...]
-          <x:t>0,771</x:t>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>