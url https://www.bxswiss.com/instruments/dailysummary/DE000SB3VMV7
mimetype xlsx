--- v11 (2026-08-02)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70067d6295cd41c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7d469eb0fde43f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra33a78bafa594e24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd20a2fa680404e6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c6c3f9650b6426e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra33a78bafa594e24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3b8c2efa5434b1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd20a2fa680404e6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Siemens Healthineers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VMV7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>02.07.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,853</x:t>
-[...425 lines deleted...]
-        <x:is>
           <x:t>0,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,812</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,716</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,688</x:t>
         </x:is>
       </x:c>
@@ -764,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>