--- v12 (2026-08-23)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7d469eb0fde43f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re85037cd46ef4a2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd20a2fa680404e6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6d2a1da39e049ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3b8c2efa5434b1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd20a2fa680404e6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d95036dd64d4313" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6d2a1da39e049ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Siemens Healthineers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VMV7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...198 lines deleted...]
-          <x:t>0,488</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,426</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,430</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,444</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...244 lines deleted...]
-          <x:t>0,423</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,432</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>0,380</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>