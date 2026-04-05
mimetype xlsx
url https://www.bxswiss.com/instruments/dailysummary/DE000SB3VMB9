--- v4 (2026-03-14)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4ed72499c1146ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb99759206ce24d0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R661795a96d2646c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48bbe3cfbbcd4ffc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7398bcf60084591" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R661795a96d2646c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R985483de6c09427d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48bbe3cfbbcd4ffc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Evonik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VMB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,065</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,908</x:t>
-[...16 lines deleted...]
-          <x:t>0,926</x:t>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,830</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...595 lines deleted...]
-          <x:t>1,225</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>