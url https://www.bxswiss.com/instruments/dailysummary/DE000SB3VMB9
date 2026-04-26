--- v5 (2026-04-05)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb99759206ce24d0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78c02c95fa224026" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48bbe3cfbbcd4ffc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R291d0798312549b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R985483de6c09427d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48bbe3cfbbcd4ffc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra162e04ab93043ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R291d0798312549b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Evonik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VMB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,911</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>