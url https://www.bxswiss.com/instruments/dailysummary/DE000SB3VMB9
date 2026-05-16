--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78c02c95fa224026" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09760b198c194cae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R291d0798312549b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R519763649e644c9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra162e04ab93043ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R291d0798312549b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f141e32a3c5411b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R519763649e644c9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Evonik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VMB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>0,684</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,612</x:t>
-[...173 lines deleted...]
-          <x:t>0,548</x:t>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,498</x:t>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,522</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...202 lines deleted...]
-          <x:t>0,550</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,498</x:t>
-[...53 lines deleted...]
-          <x:t>0,491</x:t>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>