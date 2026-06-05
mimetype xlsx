--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09760b198c194cae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cb1096661394c8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R519763649e644c9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8fc87b341624ec8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f141e32a3c5411b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R519763649e644c9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R056e4b54f5e24402" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8fc87b341624ec8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Evonik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VMB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...90 lines deleted...]
-          <x:t>0,575</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,572</x:t>
-[...16 lines deleted...]
-          <x:t>0,572</x:t>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,557</x:t>
-[...145 lines deleted...]
-        <x:is>
           <x:t>0,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,495</x:t>
-[...333 lines deleted...]
-          <x:t>0,446</x:t>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>