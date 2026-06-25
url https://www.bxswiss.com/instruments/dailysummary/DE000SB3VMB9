--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cb1096661394c8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabc6e9910c894f81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8fc87b341624ec8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21e8c8f4f46b4327"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R056e4b54f5e24402" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8fc87b341624ec8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R207e2b6e44c24e8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21e8c8f4f46b4327" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Evonik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VMB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>0,415</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,482</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>07.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,480</x:t>
-        </x:is>
-[...526 lines deleted...]
-          <x:t>0,547</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>