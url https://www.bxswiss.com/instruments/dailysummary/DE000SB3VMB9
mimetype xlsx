--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabc6e9910c894f81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c2587c1885a4679" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21e8c8f4f46b4327"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5562eb6c099d40ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R207e2b6e44c24e8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21e8c8f4f46b4327" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ccf76e0cfac414a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5562eb6c099d40ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Evonik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VMB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,501</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,507</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,477</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...482 lines deleted...]
-          <x:t>0,459</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,476</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>22.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,482</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...65 lines deleted...]
-          <x:t>0,480</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>