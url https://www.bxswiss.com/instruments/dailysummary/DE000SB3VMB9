--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c2587c1885a4679" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90c47e9b72a74d2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5562eb6c099d40ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e48aa025d404270"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ccf76e0cfac414a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5562eb6c099d40ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f86ca9f651f4695" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e48aa025d404270" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Evonik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VMB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...122 lines deleted...]
-          <x:t>0,459</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,476</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>22.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,482</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>0,511</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,484</x:t>
-[...178 lines deleted...]
-          <x:t>0,484</x:t>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,458</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>0,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,439</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,444</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>