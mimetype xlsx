--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90c47e9b72a74d2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24d150f01a354383" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e48aa025d404270"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a02fb5dc9f74efc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f86ca9f651f4695" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e48aa025d404270" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a3d0d8f05584449" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a02fb5dc9f74efc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Evonik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VMB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...215 lines deleted...]
-          <x:t>15.07.2026</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,370</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,415</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,391</x:t>
-[...37 lines deleted...]
-        <x:is>
           <x:t>0,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,394</x:t>
-[...129 lines deleted...]
-          <x:t>0,374</x:t>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,383</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,370</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>0,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,382</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>0,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,346</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,326</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>