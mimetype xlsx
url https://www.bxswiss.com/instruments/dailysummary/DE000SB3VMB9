--- v12 (2026-08-24)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24d150f01a354383" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d41cf6889e84d48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a02fb5dc9f74efc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68fd7b3e344647ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a3d0d8f05584449" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a02fb5dc9f74efc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49005afe29b14a2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68fd7b3e344647ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Evonik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VMB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...117 lines deleted...]
-          <x:t>0,326</x:t>
+          <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,319</x:t>
-[...70 lines deleted...]
-          <x:t>0,322</x:t>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,278</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>0,277</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,283</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>0,281</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,291</x:t>
-        </x:is>
-[...268 lines deleted...]
-          <x:t>0,241</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>