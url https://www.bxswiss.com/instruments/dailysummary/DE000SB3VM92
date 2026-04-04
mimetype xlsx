--- v4 (2026-02-22)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R438a0c06d9184d8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd45c3f263bf409a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R597fd637a35d4ecb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0363ff79b454282"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5893592fd5474f72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R597fd637a35d4ecb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f060a264a90460c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0363ff79b454282" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on ArcelorMittal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VM92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...31 lines deleted...]
-          <x:t>1,340</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,335</x:t>
-[...21 lines deleted...]
-          <x:t>1,745</x:t>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,635</x:t>
-[...539 lines deleted...]
-          <x:t>3,925</x:t>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>