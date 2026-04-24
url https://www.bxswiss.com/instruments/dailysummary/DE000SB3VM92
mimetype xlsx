--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd45c3f263bf409a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25ffa0f6b76a49ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0363ff79b454282"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cd2f6d8feec47ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f060a264a90460c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0363ff79b454282" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd664624dba5140cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cd2f6d8feec47ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on ArcelorMittal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VM92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>1,615</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,225</x:t>
-[...512 lines deleted...]
-          <x:t>0,617</x:t>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>