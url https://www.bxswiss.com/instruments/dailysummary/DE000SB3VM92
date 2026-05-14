--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25ffa0f6b76a49ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61bd69f62b444d15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cd2f6d8feec47ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09d40b9d4cf54799"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd664624dba5140cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cd2f6d8feec47ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61cac8047d594961" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09d40b9d4cf54799" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on ArcelorMittal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VM92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...301 lines deleted...]
-          <x:t>1,055</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,035</x:t>
-[...269 lines deleted...]
-          <x:t>1,110</x:t>
+          <x:t>1,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>