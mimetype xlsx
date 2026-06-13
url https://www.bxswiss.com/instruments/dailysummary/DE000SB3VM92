--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61bd69f62b444d15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ae4c9d7346145c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09d40b9d4cf54799"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7257c6251b5452d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61cac8047d594961" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09d40b9d4cf54799" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc48d851a986e45fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7257c6251b5452d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on ArcelorMittal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VM92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,205</x:t>
-[...4 lines deleted...]
-          <x:t>1,045</x:t>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,160</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>1,245</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,145</x:t>
-[...517 lines deleted...]
-          <x:t>1,240</x:t>
+          <x:t>1,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>