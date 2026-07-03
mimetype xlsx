--- v8 (2026-06-13)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ae4c9d7346145c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc99d727f1cbd4aca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7257c6251b5452d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4a0e0312f40446a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc48d851a986e45fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7257c6251b5452d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a0c7e8b243642a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4a0e0312f40446a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on ArcelorMittal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VM92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...85 lines deleted...]
-          <x:t>1,075</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,785</x:t>
-[...43 lines deleted...]
-          <x:t>0,864</x:t>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,045</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...465 lines deleted...]
-          <x:t>1,670</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>