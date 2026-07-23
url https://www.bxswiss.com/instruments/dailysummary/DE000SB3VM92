--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc99d727f1cbd4aca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R135cd87f35fd43c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4a0e0312f40446a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45d1093505414900"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a0c7e8b243642a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4a0e0312f40446a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R699134292a534772" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45d1093505414900" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on ArcelorMittal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VM92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...198 lines deleted...]
-          <x:t>1,195</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,110</x:t>
-[...200 lines deleted...]
-          <x:t>0,970</x:t>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,886</x:t>
-[...220 lines deleted...]
-          <x:t>0,830</x:t>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>