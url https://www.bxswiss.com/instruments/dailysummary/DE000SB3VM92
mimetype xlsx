--- v10 (2026-07-23)
+++ v11 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R135cd87f35fd43c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R276b45ecf3f94383" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45d1093505414900"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd00cce3d84c643f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R699134292a534772" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45d1093505414900" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe4d72f8789b4efa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd00cce3d84c643f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on ArcelorMittal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VM92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,970</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,886</x:t>
-[...16 lines deleted...]
-          <x:t>0,838</x:t>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,793</x:t>
-[...598 lines deleted...]
-          <x:t>0,921</x:t>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>