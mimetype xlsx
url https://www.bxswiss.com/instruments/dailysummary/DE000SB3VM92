--- v11 (2026-08-13)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R276b45ecf3f94383" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65032dc096ca4afb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd00cce3d84c643f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c103ee616c849a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe4d72f8789b4efa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd00cce3d84c643f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R893a66237cb24d99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c103ee616c849a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on ArcelorMittal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VM92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...274 lines deleted...]
-          <x:t>1,150</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,951</x:t>
-[...124 lines deleted...]
-          <x:t>1,280</x:t>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,350</x:t>
-[...43 lines deleted...]
-          <x:t>1,800</x:t>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,735</x:t>
-[...38 lines deleted...]
-          <x:t>1,535</x:t>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,395</x:t>
-[...85 lines deleted...]
-          <x:t>1,665</x:t>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>