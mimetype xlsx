--- v12 (2026-09-02)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65032dc096ca4afb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14acffb1959f4a49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c103ee616c849a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R374d8c340ce64cf5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R893a66237cb24d99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c103ee616c849a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17fdfd7edba14838" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R374d8c340ce64cf5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on ArcelorMittal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VM92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,280</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,350</x:t>
-[...43 lines deleted...]
-          <x:t>1,800</x:t>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,735</x:t>
-[...11 lines deleted...]
-          <x:t>1,720</x:t>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,765</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,625</x:t>
-[...64 lines deleted...]
-        <x:is>
           <x:t>1,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,785</x:t>
-[...58 lines deleted...]
-          <x:t>1,565</x:t>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,575</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>1,495</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,675</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>1,635</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,285</x:t>
-[...269 lines deleted...]
-          <x:t>1,465</x:t>
+          <x:t>1,260</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>