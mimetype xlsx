--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14acffb1959f4a49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda05c5cf13d3400d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R374d8c340ce64cf5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f1f8745d6e84a68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17fdfd7edba14838" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R374d8c340ce64cf5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc424967e59d2494f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f1f8745d6e84a68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on ArcelorMittal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VM92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...41 lines deleted...]
-          <x:t>1,185</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,410</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>1,445</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,360</x:t>
-[...512 lines deleted...]
-          <x:t>1,260</x:t>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>