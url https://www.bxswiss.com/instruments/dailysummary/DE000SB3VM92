--- v14 (2026-10-12)
+++ v15 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda05c5cf13d3400d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb80ce322c2e44d4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f1f8745d6e84a68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bb17227b9de4869"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc424967e59d2494f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f1f8745d6e84a68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89f4518fdf3a41d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bb17227b9de4869" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on ArcelorMittal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VM92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,646</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>