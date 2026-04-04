--- v6 (2026-03-14)
+++ v7 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3990fc4227a643db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08ed4e4f243242c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R479676b9778d4ede"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7edc2b0f7ebf44c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62b6687d3e644cc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R479676b9778d4ede" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7e44f6fcb434e8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7edc2b0f7ebf44c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Allianz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VM76</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,875</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>