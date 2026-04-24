--- v7 (2026-04-04)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08ed4e4f243242c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8897c812ca1442f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7edc2b0f7ebf44c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8266a04a25645a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7e44f6fcb434e8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7edc2b0f7ebf44c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e5e728cb3d84275" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8266a04a25645a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Allianz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VM76</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,790</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>