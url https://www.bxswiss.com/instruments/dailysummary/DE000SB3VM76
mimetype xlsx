--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8897c812ca1442f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d8a00c6ce914935" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8266a04a25645a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10b250e113bf42a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e5e728cb3d84275" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8266a04a25645a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2aca3974eaf148c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10b250e113bf42a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Allianz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VM76</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,460</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,185</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>