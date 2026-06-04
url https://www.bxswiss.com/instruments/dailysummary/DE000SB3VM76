--- v9 (2026-05-14)
+++ v10 (2026-06-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d8a00c6ce914935" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d2322d650004916" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10b250e113bf42a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d87688d664f4fe9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2aca3974eaf148c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10b250e113bf42a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74a89fa3aeec491e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d87688d664f4fe9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Allianz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VM76</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...176 lines deleted...]
-          <x:t>76,070</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,735</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>23.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>74,170</x:t>
-[...340 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>60,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>69,245</x:t>
-[...9 lines deleted...]
-          <x:t>64,185</x:t>
+          <x:t>57,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,610</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>