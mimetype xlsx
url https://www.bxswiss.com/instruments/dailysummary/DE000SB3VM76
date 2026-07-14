--- v10 (2026-06-04)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d2322d650004916" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R341ab4c29bb844bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d87688d664f4fe9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b4de1e057d4424a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74a89fa3aeec491e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d87688d664f4fe9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbbbc48c11d843bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b4de1e057d4424a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Allianz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VM76</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...586 lines deleted...]
-          <x:t>58,610</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>