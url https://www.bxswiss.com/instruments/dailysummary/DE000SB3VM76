--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R341ab4c29bb844bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd5f5f1bfe0e47da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b4de1e057d4424a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61120f407a984806"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbbbc48c11d843bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b4de1e057d4424a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fea31fc06ea4154" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61120f407a984806" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Allianz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VM76</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,890</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>