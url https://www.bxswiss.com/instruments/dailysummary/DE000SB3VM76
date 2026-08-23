--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd5f5f1bfe0e47da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c835eb795ec472f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61120f407a984806"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R482acc78da844599"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fea31fc06ea4154" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61120f407a984806" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08391b1c00de4830" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R482acc78da844599" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Allianz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VM76</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,415</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>