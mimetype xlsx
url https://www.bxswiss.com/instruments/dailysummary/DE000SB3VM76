--- v13 (2026-08-23)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c835eb795ec472f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2df502ee2d3c4e54" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R482acc78da844599"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92dea8842e6b4ec2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08391b1c00de4830" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R482acc78da844599" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23945a22df10454e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92dea8842e6b4ec2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Allianz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VM76</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,065</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,395</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>