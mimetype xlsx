--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2df502ee2d3c4e54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raaf958c924954146" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92dea8842e6b4ec2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R959376318930454a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23945a22df10454e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92dea8842e6b4ec2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00dd975345d6429e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R959376318930454a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Allianz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VM76</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...90 lines deleted...]
-          <x:t>160,430</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>153,130</x:t>
-[...501 lines deleted...]
-        <x:is>
           <x:t>159,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>