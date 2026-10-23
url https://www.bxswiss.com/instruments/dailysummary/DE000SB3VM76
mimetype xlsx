--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raaf958c924954146" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4185937012fe4976" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R959376318930454a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94982d298fa84889"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00dd975345d6429e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R959376318930454a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8fa327fc8bd43c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94982d298fa84889" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Allianz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VM76</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,400</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>