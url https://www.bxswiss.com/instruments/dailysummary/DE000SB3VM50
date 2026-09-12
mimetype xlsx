--- v12 (2026-08-22)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd33e726590184ab7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf60b66cf8b54a61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R809a738476d44fcc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87ed7d4c52dc4e80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raeacbc0f17f645bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R809a738476d44fcc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra39900a25ee44abf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87ed7d4c52dc4e80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Airbus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VM50</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,504</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,473</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...617 lines deleted...]
-          <x:t>0,554</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>