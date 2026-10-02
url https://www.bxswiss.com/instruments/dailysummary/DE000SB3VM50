--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf60b66cf8b54a61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recd127e0d7dd44ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87ed7d4c52dc4e80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf70f74c7918b445d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra39900a25ee44abf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87ed7d4c52dc4e80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d2071049aa049f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf70f74c7918b445d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Airbus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VM50</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...225 lines deleted...]
-          <x:t>0,568</x:t>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,554</x:t>
-[...145 lines deleted...]
-        <x:is>
           <x:t>0,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,537</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,455</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,446</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>