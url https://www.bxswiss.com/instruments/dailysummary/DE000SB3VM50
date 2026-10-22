--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recd127e0d7dd44ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bb436e73b4242fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf70f74c7918b445d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f11eac2bf2544a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d2071049aa049f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf70f74c7918b445d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86ebdcc6195e442e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f11eac2bf2544a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Airbus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VM50</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,446</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,426</x:t>
-[...232 lines deleted...]
-          <x:t>0,464</x:t>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,403</x:t>
-[...350 lines deleted...]
-          <x:t>0,294</x:t>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>