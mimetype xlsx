--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bd77b71cb8849bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ce2d7da7eeb4e0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77480184051d4cc7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R519f0755bed44035"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58efaa1a58ab48ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77480184051d4cc7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd23343df8fe247c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R519f0755bed44035" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Airbus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VM50</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,467</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>