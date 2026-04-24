--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ce2d7da7eeb4e0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bbf8be28f7f44f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R519f0755bed44035"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfaf7baccedb94e17"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd23343df8fe247c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R519f0755bed44035" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad7f511fdde14cf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfaf7baccedb94e17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Airbus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VM50</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>0,520</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,426</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>09.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,480</x:t>
-[...232 lines deleted...]
-          <x:t>20.03.2026</x:t>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,321</x:t>
-[...75 lines deleted...]
-          <x:t>0,333</x:t>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,321</x:t>
-[...166 lines deleted...]
-          <x:t>0,282</x:t>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>