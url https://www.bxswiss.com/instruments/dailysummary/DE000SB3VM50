--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bbf8be28f7f44f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c5ac5fb777146f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfaf7baccedb94e17"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9087ce14e2c408b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad7f511fdde14cf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfaf7baccedb94e17" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbebeeff0e3a542b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9087ce14e2c408b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Airbus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VM50</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,241</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,353</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...364 lines deleted...]
-          <x:t>14.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,358</x:t>
-[...198 lines deleted...]
-          <x:t>0,308</x:t>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>