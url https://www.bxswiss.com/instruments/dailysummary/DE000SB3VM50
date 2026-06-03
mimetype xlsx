--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c5ac5fb777146f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0eacbaf903848eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9087ce14e2c408b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref666aa2aa124a45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbebeeff0e3a542b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9087ce14e2c408b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3a20ac5a0b54b92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref666aa2aa124a45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Airbus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VM50</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,358</x:t>
-[...31 lines deleted...]
-          <x:t>0,313</x:t>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,329</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...153 lines deleted...]
-          <x:t>0,260</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,308</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>0,320</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>