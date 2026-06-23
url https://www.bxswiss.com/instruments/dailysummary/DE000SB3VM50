--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0eacbaf903848eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e1854be71a040eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref666aa2aa124a45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R142e656552bc46da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3a20ac5a0b54b92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref666aa2aa124a45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38b2908a13174536" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R142e656552bc46da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Airbus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VM50</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,381</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...551 lines deleted...]
-          <x:t>0,279</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>