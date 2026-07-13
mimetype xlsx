--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e1854be71a040eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5610d3c09e44cc4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R142e656552bc46da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85d4c10a18044584"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38b2908a13174536" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R142e656552bc46da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9e6553206d54ea4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85d4c10a18044584" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Airbus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VM50</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,421 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>28.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,348</x:t>
+          <x:t>0,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,340</x:t>
-[...268 lines deleted...]
-        <x:is>
           <x:t>0,296</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,317</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>