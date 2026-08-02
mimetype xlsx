--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5610d3c09e44cc4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b0545eeb6484f05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85d4c10a18044584"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70f7a2219de9443b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9e6553206d54ea4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85d4c10a18044584" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cacf65b52ba4330" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70f7a2219de9443b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Airbus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VM50</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...171 lines deleted...]
-          <x:t>0,507</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,451</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...153 lines deleted...]
-          <x:t>0,483</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,471</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,473</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>0,749</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,768</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...141 lines deleted...]
-          <x:t>0,521</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>