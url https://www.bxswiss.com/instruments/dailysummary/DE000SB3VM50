--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b0545eeb6484f05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd33e726590184ab7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70f7a2219de9443b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R809a738476d44fcc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cacf65b52ba4330" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70f7a2219de9443b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raeacbc0f17f645bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R809a738476d44fcc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Airbus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VM50</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,567</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,568</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>0,532</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,537</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>0,550</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>