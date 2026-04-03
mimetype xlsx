--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf94cc9810b07467f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b78f8f5a4394be0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R980ae5cb779044cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R853db27b198d4c95"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc19b621a3bde4581" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R980ae5cb779044cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33356c024a97493f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R853db27b198d4c95" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Aegon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VM43</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,669</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>