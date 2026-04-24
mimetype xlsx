--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b78f8f5a4394be0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ab1b91c5e8e43eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R853db27b198d4c95"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f2af6a8e713408f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33356c024a97493f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R853db27b198d4c95" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bdc2c5d0b2142e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f2af6a8e713408f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Aegon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VM43</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,677</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,552</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>0,541</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,517</x:t>
+          <x:t>0,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,582</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...560 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>