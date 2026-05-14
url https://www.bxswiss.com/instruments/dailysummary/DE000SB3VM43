--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ab1b91c5e8e43eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90d2a6c355c04a43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f2af6a8e713408f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd37a1fd1b1f94b0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bdc2c5d0b2142e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f2af6a8e713408f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc17e09b95eb04df0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd37a1fd1b1f94b0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Aegon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VM43</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,897</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>