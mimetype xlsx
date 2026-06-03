--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90d2a6c355c04a43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3811af5c42a44b90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd37a1fd1b1f94b0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3553ddfedae4437"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc17e09b95eb04df0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd37a1fd1b1f94b0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20a3eec3f9374a4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3553ddfedae4437" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Aegon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VM43</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...112 lines deleted...]
-          <x:t>0,957</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,935</x:t>
+          <x:t>0,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,937</x:t>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,918</x:t>
-[...259 lines deleted...]
-          <x:t>1,105</x:t>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,105</x:t>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,195</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.05.2026</x:t>
-[...127 lines deleted...]
-          <x:t>1,215</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>