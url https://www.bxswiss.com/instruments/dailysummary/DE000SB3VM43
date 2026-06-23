--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3811af5c42a44b90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra64a142c9f904954" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3553ddfedae4437"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17d83844fb5e4542"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20a3eec3f9374a4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3553ddfedae4437" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32abad0e82364f21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17d83844fb5e4542" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Aegon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VM43</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,095</x:t>
-[...48 lines deleted...]
-          <x:t>1,105</x:t>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,105</x:t>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,195</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...197 lines deleted...]
-          <x:t>1,215</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,395</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>1,350</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,350</x:t>
-[...70 lines deleted...]
-          <x:t>1,590</x:t>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,495</x:t>
-[...112 lines deleted...]
-          <x:t>1,310</x:t>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>