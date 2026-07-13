--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra64a142c9f904954" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b5974d456d8484c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17d83844fb5e4542"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0f91d598e6d4911"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32abad0e82364f21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17d83844fb5e4542" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fd663ff9ecf42ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0f91d598e6d4911" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Aegon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VM43</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,415</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,395</x:t>
-[...11 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,580</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>1,660</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,565</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>1,590</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,495</x:t>
-[...350 lines deleted...]
-          <x:t>1,505</x:t>
+          <x:t>1,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,535</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.06.2026</x:t>
-[...127 lines deleted...]
-          <x:t>1,725</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>