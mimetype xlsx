--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b5974d456d8484c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fa0ea85ef3e4641" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0f91d598e6d4911"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b0aec4dd9cc42f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fd663ff9ecf42ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0f91d598e6d4911" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14bebefc1c4a42b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b0aec4dd9cc42f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Aegon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VM43</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...220 lines deleted...]
-          <x:t>1,685</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,660</x:t>
-[...200 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,935</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>1,845</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,895</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>10.07.2026</x:t>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,975</x:t>
+          <x:t>2,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,935</x:t>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>