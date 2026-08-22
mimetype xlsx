--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fa0ea85ef3e4641" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a6ac8462f9b4bb7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b0aec4dd9cc42f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R941f2170292a4e22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14bebefc1c4a42b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b0aec4dd9cc42f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ed4a4c18dcf416d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R941f2170292a4e22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Aegon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VM43</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>1,750</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,695</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>1,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,855</x:t>
-[...517 lines deleted...]
-          <x:t>2,775</x:t>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>