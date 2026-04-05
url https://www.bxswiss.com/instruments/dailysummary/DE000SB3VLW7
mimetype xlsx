--- v6 (2026-03-14)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5276bc6a1dfe4f82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R969056cded0b4d07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23032e84da2b4626"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e0fb17d29574caa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9b48c70d20e4a2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23032e84da2b4626" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2593b7796f64be7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e0fb17d29574caa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Vinci</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLW7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,245</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,535</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>