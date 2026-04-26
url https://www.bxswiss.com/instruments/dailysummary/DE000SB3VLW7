--- v7 (2026-04-05)
+++ v8 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R969056cded0b4d07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1692d782d6c04134" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e0fb17d29574caa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28424724a979438c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2593b7796f64be7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e0fb17d29574caa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39c299c5855a4a97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28424724a979438c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Vinci</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLW7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...122 lines deleted...]
-          <x:t>24,160</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,890</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>16.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,020</x:t>
-[...359 lines deleted...]
-        <x:is>
           <x:t>25,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>