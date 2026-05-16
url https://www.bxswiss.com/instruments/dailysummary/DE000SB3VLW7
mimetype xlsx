--- v8 (2026-04-26)
+++ v9 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1692d782d6c04134" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1bece3b8bd84b75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28424724a979438c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc735b6e20ef8451e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39c299c5855a4a97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28424724a979438c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8651e88a20c04943" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc735b6e20ef8451e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Vinci</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLW7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...301 lines deleted...]
-          <x:t>27,030</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,775</x:t>
-[...119 lines deleted...]
-          <x:t>20.04.2026</x:t>
+          <x:t>29,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,350</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>28,960</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,295</x:t>
         </x:is>
       </x:c>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,815</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>