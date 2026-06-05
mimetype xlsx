--- v9 (2026-05-16)
+++ v10 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1bece3b8bd84b75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b505aa560964cbd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc735b6e20ef8451e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51a6bec6871a432e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8651e88a20c04943" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc735b6e20ef8451e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07b66b7fd086497f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51a6bec6871a432e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Vinci</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLW7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,075</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>