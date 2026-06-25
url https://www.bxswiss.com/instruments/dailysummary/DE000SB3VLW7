--- v10 (2026-06-05)
+++ v11 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b505aa560964cbd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cea94a6f7824c3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51a6bec6871a432e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01dbf915b5ea490c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07b66b7fd086497f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51a6bec6871a432e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0279540a0bf64745" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01dbf915b5ea490c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Vinci</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLW7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...311 lines deleted...]
-          <x:t>19,730</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,070</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>19,495</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>