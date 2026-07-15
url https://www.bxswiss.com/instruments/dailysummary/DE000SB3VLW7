--- v11 (2026-06-25)
+++ v12 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cea94a6f7824c3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a095fd52f8e4489" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01dbf915b5ea490c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9022a586bf045af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0279540a0bf64745" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01dbf915b5ea490c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95ca4b5cd91346e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9022a586bf045af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Vinci</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLW7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,630</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>