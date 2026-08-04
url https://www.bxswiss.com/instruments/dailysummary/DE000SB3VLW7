--- v12 (2026-07-15)
+++ v13 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a095fd52f8e4489" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R562293a150974fb0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9022a586bf045af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R874d21936253472e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95ca4b5cd91346e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9022a586bf045af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1107ae26881e415a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R874d21936253472e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Vinci</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLW7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,200</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>