--- v13 (2026-08-04)
+++ v14 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R562293a150974fb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2207672ffb743a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R874d21936253472e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91bd0ef028a44c89"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1107ae26881e415a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R874d21936253472e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7b4d73ac48d44f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91bd0ef028a44c89" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Vinci</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLW7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...198 lines deleted...]
-          <x:t>16,425</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,745</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...131 lines deleted...]
-          <x:t>15,470</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,890</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...235 lines deleted...]
-          <x:t>19,705</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,695</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>