--- v14 (2026-08-24)
+++ v15 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2207672ffb743a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree608e96e38441b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91bd0ef028a44c89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff68ca50ccdc458c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7b4d73ac48d44f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91bd0ef028a44c89" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf91e6e158a8b4188" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff68ca50ccdc458c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Vinci</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLW7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,445</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,845</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>