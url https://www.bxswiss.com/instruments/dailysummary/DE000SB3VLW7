--- v15 (2026-09-14)
+++ v16 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree608e96e38441b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2e4054191594cba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff68ca50ccdc458c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red81897cbd044d49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf91e6e158a8b4188" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff68ca50ccdc458c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59396baca94249c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red81897cbd044d49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Vinci</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLW7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>