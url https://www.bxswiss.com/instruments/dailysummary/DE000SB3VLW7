--- v16 (2026-10-04)
+++ v17 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2e4054191594cba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7edfdfa4b0e84342" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red81897cbd044d49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfebf8bb571e64ba9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59396baca94249c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red81897cbd044d49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R398a102c72644865" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfebf8bb571e64ba9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Vinci</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLW7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,168 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...161 lines deleted...]
-          <x:t>10.09.2026</x:t>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,300</x:t>
-[...16 lines deleted...]
-          <x:t>11.09.2026</x:t>
+          <x:t>12,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,090</x:t>
-[...295 lines deleted...]
-        <x:is>
           <x:t>11,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,620</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,080</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>