--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14a833dd19784644" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd62169f3958041ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R822c8a9ba71644c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra29427bf503f4e66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf517cb00975445f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R822c8a9ba71644c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f2dcc9c6ca44f1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra29427bf503f4e66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on UniCredit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.526,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.749,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.495,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.676,740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.123,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.167,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.040,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.075,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.027,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.129,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>948,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.089,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.057,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.169,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.001,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.080,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.153,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.218,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.058,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.100,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.009,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.026,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>859,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>952,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.000,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.076,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>800,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>828,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.006,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>935,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>936,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>846,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>913,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.002,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.027,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>939,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>969,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>943,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>943,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>855,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>882,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>902,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>905,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>800,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>836,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>835,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>789,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>796,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>808,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>913,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>870,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.078,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.105,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.031,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.068,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>943,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.002,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>875,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>963,405</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>