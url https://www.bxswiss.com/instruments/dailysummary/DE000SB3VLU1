--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd62169f3958041ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc71a96dbbb7a4647" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra29427bf503f4e66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5342740a8ac4b7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f2dcc9c6ca44f1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra29427bf503f4e66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R109075b332424ccb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5342740a8ac4b7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on UniCredit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>728,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.006,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>703,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>923,970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>943,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.002,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>875,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>963,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.005,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.050,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>914,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>948,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.234,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.308,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.212,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.241,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.234,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.242,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.163,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.209,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.264,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.359,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.178,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.342,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.233,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.320,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.227,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.302,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.349,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.473,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.334,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.462,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.478,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.489,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.416,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.465,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.455,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.483,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.336,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.363,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.374,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.645,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.349,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.595,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.400,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.487,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.342,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.361,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.390,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.390,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.264,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.284,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.273,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.289,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.165,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.175,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.135,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.157,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.078,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.100,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>