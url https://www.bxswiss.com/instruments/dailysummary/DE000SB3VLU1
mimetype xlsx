--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc71a96dbbb7a4647" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfec6282e3ea4c99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5342740a8ac4b7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0acdf7a8e529429a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R109075b332424ccb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5342740a8ac4b7a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbeea27b448e44b2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0acdf7a8e529429a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on UniCredit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.233,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.320,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.227,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.302,835</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.135,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.157,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.078,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.038,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.066,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>989,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.052,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.063,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.115,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.054,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.069,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.111,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.227,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.107,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.195,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.181,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.193,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.115,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.156,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.097,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.169,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.038,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.162,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.163,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.208,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.023,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.039,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.156,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.308,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.147,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.295,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.384,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.608,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.370,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.528,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.573,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.640,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.522,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.538,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.489,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.522,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.415,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.442,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.436,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.540,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.436,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.494,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.392,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.474,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.345,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.460,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.491,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.526,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.430,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.510,965</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>