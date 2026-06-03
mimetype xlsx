--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfec6282e3ea4c99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdc3c190e9de4d97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0acdf7a8e529429a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2289f2e760e1476c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbeea27b448e44b2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0acdf7a8e529429a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6ac315261eb494f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2289f2e760e1476c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on UniCredit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.163,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.208,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.023,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.039,765</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.491,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.526,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.430,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.510,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.491,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.526,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.430,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.510,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.538,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.580,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.485,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.528,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.470,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.595,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.444,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.490,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.562,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.578,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.475,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.491,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.474,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.649,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.390,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.598,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.576,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.590,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.380,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.511,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.540,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.610,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.502,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.591,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.728,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.770,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.691,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.691,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.719,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.746,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.640,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.692,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.597,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.703,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.587,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.635,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.681,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.753,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.676,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.729,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.742,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.810,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.661,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.685,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.738,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.858,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.737,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.802,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>