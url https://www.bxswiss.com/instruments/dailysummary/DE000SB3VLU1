--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdc3c190e9de4d97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R372a40295f084d64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2289f2e760e1476c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra84555679b78440b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6ac315261eb494f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2289f2e760e1476c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17cdd1b1a69647b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra84555679b78440b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on UniCredit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.540,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.610,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.502,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.591,860</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.738,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.858,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.737,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.802,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.798,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.810,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.706,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.716,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.688,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.795,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.688,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.756,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.763,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.766,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.657,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.673,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.499,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.650,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.499,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.544,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.527,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.700,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.510,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.530,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.570,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.638,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.429,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.454,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.462,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.511,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.367,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.403,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.540,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.687,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.512,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.634,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.748,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.840,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.607,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.731,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.854,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.075,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.854,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.071,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.115,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.242,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.228,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.263,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.405,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.216,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.392,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.366,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.406,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.313,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.357,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.290,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.347,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.196,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.346,185</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>