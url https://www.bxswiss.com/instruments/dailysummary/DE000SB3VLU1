--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R372a40295f084d64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb20f4a24c42490f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra84555679b78440b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2933eca13e34405"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17cdd1b1a69647b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra84555679b78440b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafe47e9bcdc842fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2933eca13e34405" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on UniCredit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.540,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.687,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.512,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.634,880</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.290,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.347,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.196,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.346,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.225,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.304,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.156,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.233,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.194,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.199,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.030,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.067,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.034,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.121,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.999,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.043,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.008,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.032,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.905,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.962,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.942,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.991,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.861,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.911,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.962,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.067,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.900,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.058,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.055,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.130,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.983,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.129,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.178,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.503,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.177,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.437,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.509,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.531,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.392,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.466,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.500,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.553,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.398,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.434,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.486,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.604,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.464,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.538,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.375,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.425,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.125,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.168,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.287,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.456,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.272,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.421,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.451,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.635,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.432,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.580,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.509,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.587,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.460,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.529,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>