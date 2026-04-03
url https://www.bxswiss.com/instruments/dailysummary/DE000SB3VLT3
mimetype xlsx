--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R674b855312cd4e76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63460ca22a0d4cf7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf35bf34021b4ca9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reec09e0feeeb4049"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R767fc8dfbab840ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf35bf34021b4ca9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf680b784e59f46b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reec09e0feeeb4049" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on TotalEnergies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLT3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,990</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>