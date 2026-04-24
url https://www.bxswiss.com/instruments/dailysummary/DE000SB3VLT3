--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63460ca22a0d4cf7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd66744ed2874403f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reec09e0feeeb4049"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50a0ad4854e04d85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf680b784e59f46b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reec09e0feeeb4049" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R973b61b07e38413f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50a0ad4854e04d85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on TotalEnergies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLT3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...301 lines deleted...]
-          <x:t>96,835</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,340</x:t>
-[...328 lines deleted...]
-          <x:t>141,030</x:t>
+          <x:t>124,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,315</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>