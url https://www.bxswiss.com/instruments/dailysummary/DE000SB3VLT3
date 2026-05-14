--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd66744ed2874403f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b1f7bd19dfa4429" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50a0ad4854e04d85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e8eefac7c814b94"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R973b61b07e38413f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50a0ad4854e04d85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R557a344738074d29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e8eefac7c814b94" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on TotalEnergies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLT3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,180</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>