--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b1f7bd19dfa4429" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9ae0bfd9ec64fe2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e8eefac7c814b94"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65a9bb23beba453b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R557a344738074d29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e8eefac7c814b94" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8927c0cc994a474e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65a9bb23beba453b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on TotalEnergies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLT3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...193 lines deleted...]
-          <x:t>105,785</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,785</x:t>
-[...354 lines deleted...]
-        <x:is>
           <x:t>121,695</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,435</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>