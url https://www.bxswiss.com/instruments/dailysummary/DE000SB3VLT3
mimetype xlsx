--- v8 (2026-06-13)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9ae0bfd9ec64fe2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R353a1c626b124d46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65a9bb23beba453b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e6ec87f054a40f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8927c0cc994a474e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65a9bb23beba453b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fab149e327f4acc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e6ec87f054a40f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on TotalEnergies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLT3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,580</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>