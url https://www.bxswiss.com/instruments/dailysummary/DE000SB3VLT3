--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R353a1c626b124d46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f88d3386f224f8c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e6ec87f054a40f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfa54027b2cd4636"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fab149e327f4acc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e6ec87f054a40f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdebbdda5ca074314" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfa54027b2cd4636" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on TotalEnergies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLT3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...274 lines deleted...]
-          <x:t>87,665</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,665</x:t>
-[...355 lines deleted...]
-          <x:t>58,770</x:t>
+          <x:t>93,260</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>