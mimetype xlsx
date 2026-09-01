--- v10 (2026-07-23)
+++ v11 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f88d3386f224f8c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0da4cc4d76054bed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfa54027b2cd4636"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40dd26cc2b574531"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdebbdda5ca074314" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfa54027b2cd4636" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45eea7a9c195443c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40dd26cc2b574531" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on TotalEnergies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLT3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...613 lines deleted...]
-          <x:t>93,260</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>