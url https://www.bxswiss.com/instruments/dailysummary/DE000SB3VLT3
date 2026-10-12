--- v11 (2026-09-01)
+++ v12 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0da4cc4d76054bed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e76a62045734452" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40dd26cc2b574531"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3d8fde1f9c94159"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45eea7a9c195443c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40dd26cc2b574531" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ac7f4149b2c467b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3d8fde1f9c94159" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on TotalEnergies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLT3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>98,250</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,615</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>