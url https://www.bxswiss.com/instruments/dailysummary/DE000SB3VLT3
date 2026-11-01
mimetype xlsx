--- v12 (2026-10-12)
+++ v13 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e76a62045734452" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e355832f16d4bfa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3d8fde1f9c94159"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ab4a5c74d3b4345"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ac7f4149b2c467b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3d8fde1f9c94159" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c26924222b34d20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ab4a5c74d3b4345" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on TotalEnergies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLT3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...36 lines deleted...]
-          <x:t>115,910</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>113,440</x:t>
-[...506 lines deleted...]
-        <x:is>
           <x:t>97,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,870</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>