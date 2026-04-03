--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9987d75ce27b4995" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R457d4c9e1ff04687" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59c71d68fb1446b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9114f236bc14e46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14febd5558794377" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59c71d68fb1446b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc55266e595b4fdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9114f236bc14e46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Telefonica</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLR7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>5,480</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>5,280</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...126 lines deleted...]
-          <x:t>5,480</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,595</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.02.2026</x:t>
-[...478 lines deleted...]
-          <x:t>4,725</x:t>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>