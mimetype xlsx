--- v5 (2026-04-03)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R457d4c9e1ff04687" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7df200acdb4748f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9114f236bc14e46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87390e4c3c0f4c96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc55266e595b4fdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9114f236bc14e46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra516a8901f724321" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87390e4c3c0f4c96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Telefonica</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLR7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,590 +149,131 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...122 lines deleted...]
-          <x:t>4,695</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,195</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,595</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>