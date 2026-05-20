--- v6 (2026-04-26)
+++ v7 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7df200acdb4748f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20ed8c4cf2194c05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87390e4c3c0f4c96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99d0fa9e7526481a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra516a8901f724321" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87390e4c3c0f4c96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f50f49cf10649de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99d0fa9e7526481a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Telefonica</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLR7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...107 lines deleted...]
-          <x:t>31.03.2026</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,765</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,715</x:t>
-[...16 lines deleted...]
-          <x:t>6,070</x:t>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,900</x:t>
-[...409 lines deleted...]
-          <x:t>6,270</x:t>
+          <x:t>5,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>