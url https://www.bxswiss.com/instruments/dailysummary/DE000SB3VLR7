--- v7 (2026-05-20)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20ed8c4cf2194c05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad42919db0b34846" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99d0fa9e7526481a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01fa0d9a7f26428e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f50f49cf10649de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99d0fa9e7526481a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R106deabab2a74336" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01fa0d9a7f26428e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Telefonica</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLR7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>6,090</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,090</x:t>
-[...70 lines deleted...]
-          <x:t>5,680</x:t>
+          <x:t>6,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,680</x:t>
-[...490 lines deleted...]
-          <x:t>7,255</x:t>
+          <x:t>6,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>