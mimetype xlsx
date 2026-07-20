--- v8 (2026-06-13)
+++ v9 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad42919db0b34846" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcbf2b45c3cc448c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01fa0d9a7f26428e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc0a5ff1f37a4000"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R106deabab2a74336" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01fa0d9a7f26428e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5085174f1fa4c96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc0a5ff1f37a4000" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Telefonica</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLR7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>6,265</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>