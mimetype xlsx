--- v9 (2026-07-20)
+++ v10 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcbf2b45c3cc448c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad6659079b174638" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc0a5ff1f37a4000"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fefbbca1cec40ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5085174f1fa4c96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc0a5ff1f37a4000" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9cce99ea7e24265" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fefbbca1cec40ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Telefonica</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLR7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>5,485</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,970</x:t>
-[...141 lines deleted...]
-          <x:t>30.06.2026</x:t>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,760</x:t>
-[...387 lines deleted...]
-          <x:t>4,655</x:t>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,720</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>