--- v10 (2026-08-29)
+++ v11 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad6659079b174638" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb5e806f9c8c487f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fefbbca1cec40ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b36db279042441a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9cce99ea7e24265" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fefbbca1cec40ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e1e7dde2beb4e02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b36db279042441a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Telefonica</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLR7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>5,620</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,020</x:t>
-[...21 lines deleted...]
-          <x:t>4,570</x:t>
+          <x:t>4,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,660</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,790</x:t>
-[...21 lines deleted...]
-          <x:t>4,675</x:t>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,570</x:t>
-[...16 lines deleted...]
-          <x:t>4,945</x:t>
+          <x:t>4,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,140</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...342 lines deleted...]
-          <x:t>5,075</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,750</x:t>
-[...139 lines deleted...]
-          <x:t>4,720</x:t>
+          <x:t>5,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>