--- v11 (2026-09-18)
+++ v12 (2026-10-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb5e806f9c8c487f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4208248b0da14146" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b36db279042441a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9466ded2681642bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e1e7dde2beb4e02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b36db279042441a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19a4b5d25b344827" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9466ded2681642bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Telefonica</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLR7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...58 lines deleted...]
-          <x:t>5,080</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,950</x:t>
-[...571 lines deleted...]
-          <x:t>5,400</x:t>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>