--- v12 (2026-10-08)
+++ v13 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4208248b0da14146" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fb251b80c4544d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9466ded2681642bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65f05c8e48044494"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19a4b5d25b344827" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9466ded2681642bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red45e72434084ea5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65f05c8e48044494" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Telefonica</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLR7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...350 lines deleted...]
-          <x:t>24.09.2026</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>3,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,405</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>3,695</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>3,865</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,620</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>3,355</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>3,475</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>