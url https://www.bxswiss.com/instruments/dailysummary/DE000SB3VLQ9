--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc61163976204baa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R573bbab52f0945f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R338f81b862cb4be0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf68fa7e5dbc4496"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3ef16aba59e414a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R338f81b862cb4be0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7a4cd8176114de8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf68fa7e5dbc4496" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Societe Generale</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,135</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>