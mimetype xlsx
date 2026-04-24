--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R573bbab52f0945f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24928fc843464532" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf68fa7e5dbc4496"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racad6b2a016f41e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7a4cd8176114de8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf68fa7e5dbc4496" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1f1a5b9556a4ce8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racad6b2a016f41e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Societe Generale</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,895</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>