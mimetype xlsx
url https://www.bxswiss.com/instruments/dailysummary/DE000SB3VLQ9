--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24928fc843464532" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R397ace5f22a74631" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racad6b2a016f41e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R166bd5d55df542ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1f1a5b9556a4ce8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racad6b2a016f41e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d8f214fef214e2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R166bd5d55df542ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Societe Generale</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,315</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,395</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>