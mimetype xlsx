--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R397ace5f22a74631" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa9c8c169c3743e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R166bd5d55df542ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb154b5295ec4373"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d8f214fef214e2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R166bd5d55df542ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22a859c63a9b4919" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb154b5295ec4373" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Societe Generale</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,960</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>