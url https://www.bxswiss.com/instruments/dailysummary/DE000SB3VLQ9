--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa9c8c169c3743e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78e9d16215cb4e0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb154b5295ec4373"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb024918106b14360"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22a859c63a9b4919" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb154b5295ec4373" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd452a9a348ad4add" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb024918106b14360" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Societe Generale</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>168,955</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>156,940</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>156,880</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,500</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>