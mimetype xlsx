--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78e9d16215cb4e0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb94aefad0e641bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb024918106b14360"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0118251b7fe4a61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd452a9a348ad4add" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb024918106b14360" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R110591d4be414d24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0118251b7fe4a61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Societe Generale</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...306 lines deleted...]
-          <x:t>171,565</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,710</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...244 lines deleted...]
-          <x:t>241,590</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>