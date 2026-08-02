--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb94aefad0e641bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82556fae5c1c48a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0118251b7fe4a61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1f8f14eee6e4f26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R110591d4be414d24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0118251b7fe4a61" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f6d2ee7003e468c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1f8f14eee6e4f26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Societe Generale</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...107 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,270</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...364 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,120</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>