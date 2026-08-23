--- v13 (2026-08-02)
+++ v14 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82556fae5c1c48a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2705f42498f74bfa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1f8f14eee6e4f26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5eb4707ab2e49fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f6d2ee7003e468c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1f8f14eee6e4f26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R792f56cc81364780" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5eb4707ab2e49fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Societe Generale</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...247 lines deleted...]
-          <x:t>172,860</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,770</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...357 lines deleted...]
-          <x:t>253,800</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>