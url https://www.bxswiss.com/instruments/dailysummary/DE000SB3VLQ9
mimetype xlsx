--- v14 (2026-08-23)
+++ v15 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2705f42498f74bfa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2041fdfbe045425f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5eb4707ab2e49fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R323362487c0e4818"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R792f56cc81364780" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5eb4707ab2e49fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf6501da5b264d93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R323362487c0e4818" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Societe Generale</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,625</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>