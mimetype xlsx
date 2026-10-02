--- v15 (2026-09-12)
+++ v16 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2041fdfbe045425f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R400754e4703942db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R323362487c0e4818"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f663d7187054ba8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf6501da5b264d93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R323362487c0e4818" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2272e91f3a554c3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f663d7187054ba8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Societe Generale</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,185</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>