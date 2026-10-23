--- v16 (2026-10-02)
+++ v17 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R400754e4703942db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R107cc04949864682" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f663d7187054ba8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ddbc905a2f64644"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2272e91f3a554c3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f663d7187054ba8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R555e2e64b7ba4a60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ddbc905a2f64644" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Societe Generale</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,700</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>