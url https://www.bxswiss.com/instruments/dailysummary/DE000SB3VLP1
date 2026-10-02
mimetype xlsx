--- v12 (2026-09-12)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68dc71ac7e884408" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffde982cc27a429b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62166f1c6bb04cc0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89b794ba71a444e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74cafbc9cd714391" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62166f1c6bb04cc0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R952fb428143046c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89b794ba71a444e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Siemens Healthineers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,846</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>0,861</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,835</x:t>
-[...60 lines deleted...]
-          <x:t>18.08.2026</x:t>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,881</x:t>
-[...182 lines deleted...]
-        <x:is>
           <x:t>0,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,848</x:t>
-[...178 lines deleted...]
-          <x:t>07.09.2026</x:t>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,761</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,775</x:t>
-[...85 lines deleted...]
-          <x:t>0,752</x:t>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>