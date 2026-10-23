--- v13 (2026-10-02)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffde982cc27a429b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5e4954b3e3f429b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89b794ba71a444e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02aa74395b444d64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R952fb428143046c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89b794ba71a444e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7398d05344a4dba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02aa74395b444d64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Siemens Healthineers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>01.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,872</x:t>
-[...35 lines deleted...]
-        <x:is>
           <x:t>0,857</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...559 lines deleted...]
-          <x:t>0,667</x:t>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>