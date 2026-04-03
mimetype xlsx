--- v4 (2026-02-19)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91e209aa4d5e4c44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ad555bf0a3d4ee4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rced15879d9304a7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09dc82abf5b840fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44bc0b273d1c4057" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rced15879d9304a7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d84ac73c0464202" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09dc82abf5b840fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Siemens Healthineers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.01.2026</x:t>
-[...252 lines deleted...]
-          <x:t>1,425</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,400</x:t>
-[...151 lines deleted...]
-          <x:t>1,380</x:t>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,275</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>1,295</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,195</x:t>
-[...134 lines deleted...]
-          <x:t>1,380</x:t>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>