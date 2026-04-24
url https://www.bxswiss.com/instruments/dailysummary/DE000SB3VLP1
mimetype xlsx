--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ad555bf0a3d4ee4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09898031d20b4d44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09dc82abf5b840fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R272e7ff3176345fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d84ac73c0464202" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09dc82abf5b840fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R503581b4e8214f00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R272e7ff3176345fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Siemens Healthineers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...252 lines deleted...]
-          <x:t>1,025</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,010</x:t>
-[...119 lines deleted...]
-          <x:t>0,853</x:t>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,787</x:t>
-[...247 lines deleted...]
-          <x:t>0,735</x:t>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>