--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09898031d20b4d44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R519a61d583e34e96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R272e7ff3176345fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3524ab7db34d496b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R503581b4e8214f00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R272e7ff3176345fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra03658082e1c438f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3524ab7db34d496b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Siemens Healthineers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,436 +149,85 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...284 lines deleted...]
-          <x:t>0,848</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,895</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...91 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,923</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,946</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>