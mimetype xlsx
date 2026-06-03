--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R519a61d583e34e96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75d5a6755ea94610" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3524ab7db34d496b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00d5d418dc9f4121"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra03658082e1c438f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3524ab7db34d496b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5901e8733f74099" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00d5d418dc9f4121" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Siemens Healthineers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...333 lines deleted...]
-          <x:t>0,655</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,539</x:t>
-        </x:is>
-[...246 lines deleted...]
-          <x:t>0,528</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>