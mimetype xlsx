--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75d5a6755ea94610" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35d94b7fc7a34a2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00d5d418dc9f4121"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47310ecb086a4546"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5901e8733f74099" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00d5d418dc9f4121" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc49acd05f9a04c57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47310ecb086a4546" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Siemens Healthineers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,641</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,626</x:t>
-[...33 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,571</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>0,541</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,522</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>0,488</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,531</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>0,513</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,528</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...37 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,554</x:t>
-        </x:is>
-[...305 lines deleted...]
-          <x:t>0,539</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>