--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35d94b7fc7a34a2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f4089626f36435e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47310ecb086a4546"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R286ae285b9ef4c57"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc49acd05f9a04c57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47310ecb086a4546" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc193f1baba544b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R286ae285b9ef4c57" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Siemens Healthineers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,598</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,571</x:t>
-[...426 lines deleted...]
-          <x:t>0,581</x:t>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,606</x:t>
-        </x:is>
-[...106 lines deleted...]
-          <x:t>0,554</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>