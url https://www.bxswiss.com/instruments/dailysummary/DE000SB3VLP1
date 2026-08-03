--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f4089626f36435e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R029bc3b191124b53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R286ae285b9ef4c57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e3ce1bfd5f34403"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc193f1baba544b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R286ae285b9ef4c57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90cbce87ae1e473a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e3ce1bfd5f34403" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Siemens Healthineers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,597</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,574</x:t>
-[...97 lines deleted...]
-          <x:t>0,572</x:t>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,501</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...283 lines deleted...]
-          <x:t>0,576</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,552</x:t>
-[...16 lines deleted...]
-          <x:t>0,595</x:t>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,538</x:t>
-[...139 lines deleted...]
-          <x:t>0,606</x:t>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>