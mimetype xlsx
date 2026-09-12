--- v11 (2026-08-03)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R029bc3b191124b53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68dc71ac7e884408" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e3ce1bfd5f34403"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62166f1c6bb04cc0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90cbce87ae1e473a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e3ce1bfd5f34403" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74cafbc9cd714391" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62166f1c6bb04cc0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Siemens Healthineers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...571 lines deleted...]
-          <x:t>0,600</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,771</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>0,675</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>