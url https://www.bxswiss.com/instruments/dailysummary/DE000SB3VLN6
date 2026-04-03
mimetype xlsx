--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01faa4a128614d1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra720c51d16ae4072" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f36c9fcfa674181"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4eaa2c34f66c414a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf66f48d6c07d4545" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f36c9fcfa674181" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd381ebeac74a498e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4eaa2c34f66c414a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Schneider Electric</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLN6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,195</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,595</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>