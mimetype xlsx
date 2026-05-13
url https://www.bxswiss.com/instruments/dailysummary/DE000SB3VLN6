--- v6 (2026-04-03)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra720c51d16ae4072" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba7c7dc9739049d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4eaa2c34f66c414a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54a24cf1ffde44eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd381ebeac74a498e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4eaa2c34f66c414a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7802b3b618534cf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54a24cf1ffde44eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Schneider Electric</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLN6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...95 lines deleted...]
-          <x:t>43,540</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,430</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>31,595</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>