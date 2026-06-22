--- v7 (2026-05-13)
+++ v8 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba7c7dc9739049d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14d24c9fe5ea4974" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54a24cf1ffde44eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde8633288d6c4c81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7802b3b618534cf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54a24cf1ffde44eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0146abfd389247b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde8633288d6c4c81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Schneider Electric</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLN6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...279 lines deleted...]
-          <x:t>59,735</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>55,540</x:t>
-[...269 lines deleted...]
-          <x:t>46,855</x:t>
+          <x:t>55,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>