--- v8 (2026-06-22)
+++ v9 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14d24c9fe5ea4974" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re41354ecfba24c5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde8633288d6c4c81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R716c7140f76140b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0146abfd389247b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde8633288d6c4c81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfed845305a654145" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R716c7140f76140b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Schneider Electric</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLN6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,77 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +683,58 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>