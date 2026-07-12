--- v9 (2026-06-22)
+++ v10 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re41354ecfba24c5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32709ad481134d82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R716c7140f76140b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd618981e31d74649"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfed845305a654145" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R716c7140f76140b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bf88821886d416a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd618981e31d74649" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Schneider Electric</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLN6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...252 lines deleted...]
-          <x:t>56,835</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>47,480</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>47,355</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,510</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,925</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>