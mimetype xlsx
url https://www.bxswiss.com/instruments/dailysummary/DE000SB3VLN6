--- v10 (2026-07-12)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32709ad481134d82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb60cbfa18d4f476e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd618981e31d74649"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf6e2d508a614788"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bf88821886d416a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd618981e31d74649" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9d84a90a8ee417a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf6e2d508a614788" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Schneider Electric</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLN6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,080</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,945</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>