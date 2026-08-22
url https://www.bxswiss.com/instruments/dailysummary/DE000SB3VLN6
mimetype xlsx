--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb60cbfa18d4f476e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R098fedc1dead482e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf6e2d508a614788"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R339fc3ec1d0e423d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9d84a90a8ee417a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf6e2d508a614788" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1619a19936814510" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R339fc3ec1d0e423d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Schneider Electric</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLN6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...242 lines deleted...]
-          <x:t>14.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>46,625</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>42,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,450</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,380</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,335</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>