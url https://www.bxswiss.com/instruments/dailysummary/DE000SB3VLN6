--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R098fedc1dead482e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61e6f8c6279f43c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R339fc3ec1d0e423d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7e04711d704425a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1619a19936814510" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R339fc3ec1d0e423d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55a59aa7d47e411d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7e04711d704425a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Schneider Electric</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLN6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...355 lines deleted...]
-          <x:t>63,575</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>62,985</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>64,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,355</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,220</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,475</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>