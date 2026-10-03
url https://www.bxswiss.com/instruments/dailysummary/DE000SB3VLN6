--- v13 (2026-09-11)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61e6f8c6279f43c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9e6e68371574ded" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7e04711d704425a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R846c39233a274d31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55a59aa7d47e411d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7e04711d704425a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24d9e78cc1da4ab2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R846c39233a274d31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Schneider Electric</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLN6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,670</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>