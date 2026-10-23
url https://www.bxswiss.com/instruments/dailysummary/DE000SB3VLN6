--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9e6e68371574ded" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28233568de534dc5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R846c39233a274d31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R727e61bf430a4649"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24d9e78cc1da4ab2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R846c39233a274d31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ce5fb1c43b74c95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R727e61bf430a4649" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Schneider Electric</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLN6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...90 lines deleted...]
-          <x:t>53,330</x:t>
+          <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>51,670</x:t>
-[...285 lines deleted...]
-        <x:is>
           <x:t>53,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,990</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,435</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>