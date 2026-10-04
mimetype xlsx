--- v14 (2026-09-12)
+++ v15 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97c1c1fc7aa14a6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cf1d19297cb417f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5d52be29185413a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3303593d5eb4d80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33423530342342f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5d52be29185413a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re38c692e8f084aec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3303593d5eb4d80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Shell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,840</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>