--- v15 (2026-10-04)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cf1d19297cb417f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde86a32fbe1047c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3303593d5eb4d80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4462c6836e944027"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re38c692e8f084aec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3303593d5eb4d80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6847fc43efd74aa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4462c6836e944027" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Shell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,615</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,665</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>