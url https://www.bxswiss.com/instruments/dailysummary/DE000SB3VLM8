--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1cecdd9d2994e12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68875fdad9254448" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R820ecf30d6f54bd2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92fe1ee1b9904a78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b2cff5b29084677" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R820ecf30d6f54bd2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fe97735320740a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92fe1ee1b9904a78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Shell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>