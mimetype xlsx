--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68875fdad9254448" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b1b78ae0cf74235" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92fe1ee1b9904a78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3793ff37eb64419f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fe97735320740a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92fe1ee1b9904a78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97c787719d584740" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3793ff37eb64419f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Shell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,480</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>