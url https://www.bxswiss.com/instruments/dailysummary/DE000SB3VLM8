--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b1b78ae0cf74235" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2a77c7851684d64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3793ff37eb64419f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9496716278047bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97c787719d584740" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3793ff37eb64419f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcf787bfc1974f5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9496716278047bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Shell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,665</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>