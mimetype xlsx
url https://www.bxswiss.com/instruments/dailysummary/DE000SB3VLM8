--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2a77c7851684d64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c0711faa0554775" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9496716278047bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4dd1fdb924a49f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcf787bfc1974f5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9496716278047bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf45886d948204b23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4dd1fdb924a49f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Shell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,675</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,690</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>