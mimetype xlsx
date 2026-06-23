--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c0711faa0554775" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a58e38a992c45c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4dd1fdb924a49f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R730a9431149944f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf45886d948204b23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4dd1fdb924a49f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf290039c2ff34e7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R730a9431149944f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Shell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,945</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>