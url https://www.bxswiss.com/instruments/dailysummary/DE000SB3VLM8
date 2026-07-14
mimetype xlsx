--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a58e38a992c45c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb326c8ac15584986" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R730a9431149944f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22eaeb6dd3ce41c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf290039c2ff34e7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R730a9431149944f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd874c916b944fc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22eaeb6dd3ce41c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Shell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,845</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,445</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>