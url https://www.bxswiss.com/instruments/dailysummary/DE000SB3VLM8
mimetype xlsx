--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb326c8ac15584986" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0c365e150a1483c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22eaeb6dd3ce41c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R372e72c861464890"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd874c916b944fc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22eaeb6dd3ce41c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R906a946852bf4d3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R372e72c861464890" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Shell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...311 lines deleted...]
-          <x:t>87,485</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,405</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>06.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,535</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>92,280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,140</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,035</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>