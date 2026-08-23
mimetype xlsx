--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0c365e150a1483c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafc4329c4d814f4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R372e72c861464890"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1aa1b0f36f0e4dd9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R906a946852bf4d3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R372e72c861464890" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b3c831759854c81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1aa1b0f36f0e4dd9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Shell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,155</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,145</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>