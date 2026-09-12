--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafc4329c4d814f4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97c1c1fc7aa14a6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1aa1b0f36f0e4dd9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5d52be29185413a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b3c831759854c81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1aa1b0f36f0e4dd9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33423530342342f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5d52be29185413a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Shell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...188 lines deleted...]
-          <x:t>31.07.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>168,395</x:t>
-[...268 lines deleted...]
-        <x:is>
           <x:t>159,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,780</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,570</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>