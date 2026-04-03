--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19c0a55450874e75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c97f51f70134e23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f57ce0def5e44ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5913c24067e84486"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f6e2fd164154b71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f57ce0def5e44ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R023e973c47fe48b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5913c24067e84486" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Repsol</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,330</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,905</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>