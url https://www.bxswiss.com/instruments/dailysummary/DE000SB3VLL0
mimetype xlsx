--- v5 (2026-04-03)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c97f51f70134e23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b1d8adddb054b0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5913c24067e84486"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R636f34954bf3439d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R023e973c47fe48b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5913c24067e84486" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fb3fcfefcbe489f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R636f34954bf3439d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Repsol</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,455</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,735</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>