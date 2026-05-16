--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b1d8adddb054b0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f97b2147f71441d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R636f34954bf3439d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bd60a8d76234fba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fb3fcfefcbe489f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R636f34954bf3439d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R885508914e5b4d61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bd60a8d76234fba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Repsol</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,565</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>