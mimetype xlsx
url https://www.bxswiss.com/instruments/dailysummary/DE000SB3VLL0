--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f97b2147f71441d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a4e0ae5fb644ac6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bd60a8d76234fba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52f5bd04450c46f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R885508914e5b4d61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bd60a8d76234fba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a9a2a987c944f87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52f5bd04450c46f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Repsol</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,380</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,690</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>