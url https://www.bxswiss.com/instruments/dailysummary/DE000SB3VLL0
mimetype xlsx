--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a4e0ae5fb644ac6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4013879c394f42dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52f5bd04450c46f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0149d22d072421f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a9a2a987c944f87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52f5bd04450c46f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R933d86fd854f4078" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0149d22d072421f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Repsol</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,675</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,245</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>