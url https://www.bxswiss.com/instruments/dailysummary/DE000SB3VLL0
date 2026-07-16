--- v9 (2026-06-25)
+++ v10 (2026-07-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4013879c394f42dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra760391ebeff4823" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0149d22d072421f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radfa583dae384785"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R933d86fd854f4078" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0149d22d072421f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e4e8ec1acf34fc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radfa583dae384785" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Repsol</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>