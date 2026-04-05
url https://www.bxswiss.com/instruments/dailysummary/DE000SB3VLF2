--- v3 (2026-03-14)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14a7a01267ed4d30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab3736f8e1874468" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2da915c2944d4485"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf317b1238414d5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f1a579e3b7a4f1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2da915c2944d4485" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14047d5e61894159" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf317b1238414d5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Nokia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLF2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...220 lines deleted...]
-          <x:t>2,620</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,785</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...411 lines deleted...]
-          <x:t>3,710</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>