--- v4 (2026-04-05)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab3736f8e1874468" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fb35f6c76524d46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf317b1238414d5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34f932b5bb1e4cff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14047d5e61894159" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf317b1238414d5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0b38692f4914b45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34f932b5bb1e4cff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Nokia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLF2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...149 lines deleted...]
-          <x:t>2,700</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,040</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>3,460</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,280</x:t>
-[...382 lines deleted...]
-          <x:t>3,790</x:t>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>