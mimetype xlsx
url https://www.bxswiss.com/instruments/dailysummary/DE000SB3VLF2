--- v5 (2026-04-26)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fb35f6c76524d46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3668f5fea5742eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34f932b5bb1e4cff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02db1ed4a45844a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0b38692f4914b45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34f932b5bb1e4cff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a3ef93a99064bcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02db1ed4a45844a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Nokia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLF2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,215</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,945</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>