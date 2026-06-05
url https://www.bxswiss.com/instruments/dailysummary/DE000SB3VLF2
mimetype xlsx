--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3668f5fea5742eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68b096e6c6b340b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02db1ed4a45844a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e851d25e8ae4ccb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a3ef93a99064bcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02db1ed4a45844a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45e5e673064f4725" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e851d25e8ae4ccb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Nokia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLF2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,200</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,245</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>