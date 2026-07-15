--- v7 (2026-06-05)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68b096e6c6b340b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d970f5f3c734af1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e851d25e8ae4ccb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3529347b57cd4b5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45e5e673064f4725" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e851d25e8ae4ccb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad61aec145d44a64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3529347b57cd4b5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Nokia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLF2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...338 lines deleted...]
-          <x:t>16,850</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,545</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>30,245</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>