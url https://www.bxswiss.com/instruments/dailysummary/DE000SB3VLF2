--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d970f5f3c734af1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a96cbece3f3420c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3529347b57cd4b5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b1f955d71e5466d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad61aec145d44a64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3529347b57cd4b5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5ec1da5166a45ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b1f955d71e5466d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Nokia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLF2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,545</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>