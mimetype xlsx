--- v9 (2026-08-04)
+++ v10 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a96cbece3f3420c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae10e2bb252e42f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b1f955d71e5466d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ba133770535402d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5ec1da5166a45ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b1f955d71e5466d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0b6fe4b83db4198" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ba133770535402d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Nokia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLF2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...252 lines deleted...]
-          <x:t>3,630</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,395</x:t>
-[...6 lines deleted...]
-          <x:t>20.07.2026</x:t>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,840</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>2,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,055</x:t>
-[...53 lines deleted...]
-          <x:t>2,385</x:t>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>