--- v10 (2026-08-25)
+++ v11 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae10e2bb252e42f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2de956e06b24251" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ba133770535402d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd93539d229fc46b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0b6fe4b83db4198" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ba133770535402d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7116157f987d4bf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd93539d229fc46b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Nokia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLF2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>2,940</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,400</x:t>
-[...11 lines deleted...]
-          <x:t>2,380</x:t>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,995</x:t>
-[...313 lines deleted...]
-          <x:t>2,455</x:t>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,295</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...222 lines deleted...]
-          <x:t>2,445</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>