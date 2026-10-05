--- v13 (2026-09-14)
+++ v14 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red3fd9b9a8e74f98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb7d99007b7643a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab7e9b42e4974fe6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ac16785eddb41f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cc7d0d057cd46ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab7e9b42e4974fe6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1aea7939b004977" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ac16785eddb41f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Koninklijke Ahold Delhaize</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,050</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...455 lines deleted...]
-          <x:t>16,710</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,045</x:t>
-[...112 lines deleted...]
-          <x:t>15,455</x:t>
+          <x:t>17,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,435</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>