--- v14 (2026-10-05)
+++ v15 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb7d99007b7643a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12100a68b0ef4d5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ac16785eddb41f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4d61bd99efc4e82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1aea7939b004977" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ac16785eddb41f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2989a43658c3486c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4d61bd99efc4e82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Koninklijke Ahold Delhaize</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...58 lines deleted...]
-          <x:t>16,710</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,045</x:t>
-[...102 lines deleted...]
-          <x:t>16,265</x:t>
+          <x:t>17,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,455</x:t>
-[...11 lines deleted...]
-          <x:t>15,780</x:t>
+          <x:t>15,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,365</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>17.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,580</x:t>
-[...306 lines deleted...]
-          <x:t>16,435</x:t>
+          <x:t>19,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>