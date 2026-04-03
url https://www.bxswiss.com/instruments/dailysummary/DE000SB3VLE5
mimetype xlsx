--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R296210b4a8a44734" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra24932236b3740ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94a5bfe41c234dc9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78ae7ecb82f7402b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fb99e590a1d430b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94a5bfe41c234dc9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc06bb9240e474fae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78ae7ecb82f7402b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Koninklijke Ahold Delhaize</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,104 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...311 lines deleted...]
-          <x:t>50,915</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,630</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.02.2026</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>