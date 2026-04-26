--- v5 (2026-04-03)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra24932236b3740ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd02fd2ce00e24130" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78ae7ecb82f7402b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a871d26cb474282"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc06bb9240e474fae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78ae7ecb82f7402b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac2c9e7a57fc44a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a871d26cb474282" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Koninklijke Ahold Delhaize</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...161 lines deleted...]
-          <x:t>11.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>53,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>52,135</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...175 lines deleted...]
-          <x:t>20.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>53,890</x:t>
-[...252 lines deleted...]
-          <x:t>53,895</x:t>
+          <x:t>54,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>