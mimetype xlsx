--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd02fd2ce00e24130" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4751305f21864e9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a871d26cb474282"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbb46fc0c83e42b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac2c9e7a57fc44a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a871d26cb474282" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e9bffd950284400" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbb46fc0c83e42b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Koninklijke Ahold Delhaize</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...284 lines deleted...]
-          <x:t>51,890</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,055</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>53,880</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>