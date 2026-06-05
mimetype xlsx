--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4751305f21864e9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1da11b96788c4d87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbb46fc0c83e42b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd02c86a44af4244"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e9bffd950284400" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbb46fc0c83e42b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2407c4b9ae8b424f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd02c86a44af4244" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Koninklijke Ahold Delhaize</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,414 +149,63 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...338 lines deleted...]
-          <x:t>45,695</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,210</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...15 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,045</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,795</x:t>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>