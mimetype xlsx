--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1da11b96788c4d87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5403b07a443d4b3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd02c86a44af4244"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f8639e297fa4181"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2407c4b9ae8b424f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd02c86a44af4244" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2789a472948645cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f8639e297fa4181" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Koninklijke Ahold Delhaize</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,295</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>