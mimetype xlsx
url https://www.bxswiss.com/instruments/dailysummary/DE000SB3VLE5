--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5403b07a443d4b3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55b3f4a5017241a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f8639e297fa4181"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R963b0a082f9c483d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2789a472948645cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f8639e297fa4181" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re29d194960564481" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R963b0a082f9c483d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Koninklijke Ahold Delhaize</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>32,255</x:t>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31,445</x:t>
-[...114 lines deleted...]
-          <x:t>04.06.2026</x:t>
+          <x:t>31,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>27,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>29,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,910</x:t>
-[...382 lines deleted...]
-          <x:t>27,330</x:t>
+          <x:t>27,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>