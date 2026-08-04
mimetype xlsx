--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55b3f4a5017241a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a5cd24d4df94033" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R963b0a082f9c483d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc81478bc9ac043ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re29d194960564481" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R963b0a082f9c483d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12fa2d71ca05401d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc81478bc9ac043ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Koninklijke Ahold Delhaize</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>