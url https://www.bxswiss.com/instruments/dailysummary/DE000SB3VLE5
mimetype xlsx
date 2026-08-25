--- v11 (2026-08-04)
+++ v12 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a5cd24d4df94033" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9070a2f89d804a59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc81478bc9ac043ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a2c490be4274e1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12fa2d71ca05401d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc81478bc9ac043ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce14022f8acc4da1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a2c490be4274e1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Koninklijke Ahold Delhaize</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,635</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>