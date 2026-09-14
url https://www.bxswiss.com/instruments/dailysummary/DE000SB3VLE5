--- v12 (2026-08-25)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9070a2f89d804a59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red3fd9b9a8e74f98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a2c490be4274e1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab7e9b42e4974fe6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce14022f8acc4da1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a2c490be4274e1a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cc7d0d057cd46ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab7e9b42e4974fe6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Koninklijke Ahold Delhaize</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,190</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,455</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>