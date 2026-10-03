--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R875dfc0ed65d4875" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f904720ecbe4c3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R021d3dd58d33438b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97fadffcb1ef4564"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27d5921331194a46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R021d3dd58d33438b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc18eca64fb904b9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97fadffcb1ef4564" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on K+S</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>1,755</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,760</x:t>
-        </x:is>
-[...575 lines deleted...]
-          <x:t>2,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>