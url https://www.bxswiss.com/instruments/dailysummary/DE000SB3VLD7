--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f904720ecbe4c3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0866af0c40a445b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97fadffcb1ef4564"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rded64ebb16844571"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc18eca64fb904b9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97fadffcb1ef4564" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd64b09a8ac2443a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rded64ebb16844571" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on K+S</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...284 lines deleted...]
-          <x:t>2,465</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,555</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...140 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,555</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>2,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,070</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>