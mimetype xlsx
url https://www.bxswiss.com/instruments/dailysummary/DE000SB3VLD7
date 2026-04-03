--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3503dcb9c8e04f26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66a33c1a55cc4d2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2bd44d482b24e17"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R969b8ef69d594331"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6b66bb28eff43c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2bd44d482b24e17" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71ad672b0dcf4c77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R969b8ef69d594331" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on K+S</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>3,060</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,025</x:t>
-[...286 lines deleted...]
-          <x:t>3,345</x:t>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,580</x:t>
-        </x:is>
-[...332 lines deleted...]
-          <x:t>6,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>