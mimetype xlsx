--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66a33c1a55cc4d2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R638d3d34aef9436a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R969b8ef69d594331"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R132234e46a594466"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71ad672b0dcf4c77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R969b8ef69d594331" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13d392393706494c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R132234e46a594466" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on K+S</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...95 lines deleted...]
-          <x:t>3,260</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,485</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...305 lines deleted...]
-          <x:t>2,515</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,235</x:t>
-[...220 lines deleted...]
-          <x:t>3,580</x:t>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>