--- v6 (2026-04-24)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R638d3d34aef9436a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf96c4a62f2f49f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R132234e46a594466"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0ca7bf3d8d243ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13d392393706494c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R132234e46a594466" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raed9b480efe54bce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0ca7bf3d8d243ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on K+S</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>2,235</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,725</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...377 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,490</x:t>
-[...16 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>2,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,380</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>2,600</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,510</x:t>
-[...33 lines deleted...]
-          <x:t>20.04.2026</x:t>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,000</x:t>
-        </x:is>
-[...94 lines deleted...]
-          <x:t>2,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>