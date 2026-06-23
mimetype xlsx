--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf96c4a62f2f49f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R056d885e04764ad3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0ca7bf3d8d243ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d581686df294b66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raed9b480efe54bce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0ca7bf3d8d243ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f8b0560ef8f48f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d581686df294b66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on K+S</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...144 lines deleted...]
-          <x:t>2,305</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,200</x:t>
-[...151 lines deleted...]
-          <x:t>2,390</x:t>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,960</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>1,800</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,935</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>1,985</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,975</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>1,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,950</x:t>
-[...26 lines deleted...]
-          <x:t>2,000</x:t>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>