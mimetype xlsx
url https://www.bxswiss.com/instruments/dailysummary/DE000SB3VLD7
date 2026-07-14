--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R056d885e04764ad3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc77cacdc647748f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d581686df294b66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e3926e52133488e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f8b0560ef8f48f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d581686df294b66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3c31cc627ac48ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e3926e52133488e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on K+S</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...279 lines deleted...]
-          <x:t>1,785</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,385</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>1,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,455</x:t>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,270</x:t>
-[...6 lines deleted...]
-          <x:t>10.06.2026</x:t>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,220</x:t>
-[...38 lines deleted...]
-          <x:t>1,270</x:t>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,405</x:t>
-        </x:is>
-[...170 lines deleted...]
-          <x:t>1,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>