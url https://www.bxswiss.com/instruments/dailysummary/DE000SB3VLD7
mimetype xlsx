--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc77cacdc647748f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e550410a73b4beb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e3926e52133488e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc68c81262c764ddb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3c31cc627ac48ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e3926e52133488e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R475f4e35cd294a02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc68c81262c764ddb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on K+S</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,270</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,405</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>15.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,400</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...158 lines deleted...]
-          <x:t>1,270</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,225</x:t>
-[...382 lines deleted...]
-          <x:t>1,405</x:t>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>