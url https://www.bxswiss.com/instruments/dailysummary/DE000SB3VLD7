--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e550410a73b4beb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reed77534405c4fb7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc68c81262c764ddb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab97ee7e1d494ad5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R475f4e35cd294a02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc68c81262c764ddb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R893ee4ff2ef3467a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab97ee7e1d494ad5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on K+S</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...220 lines deleted...]
-          <x:t>1,445</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,415</x:t>
-[...43 lines deleted...]
-          <x:t>1,480</x:t>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,395</x:t>
-[...97 lines deleted...]
-          <x:t>1,500</x:t>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,615</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>1,655</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,795</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...141 lines deleted...]
-          <x:t>1,660</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>