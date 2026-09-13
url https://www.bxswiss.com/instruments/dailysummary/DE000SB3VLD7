--- v11 (2026-08-23)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reed77534405c4fb7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R875dfc0ed65d4875" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab97ee7e1d494ad5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R021d3dd58d33438b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R893ee4ff2ef3467a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab97ee7e1d494ad5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27d5921331194a46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R021d3dd58d33438b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on K+S</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,581 +149,176 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,500</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,615</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>1,655</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,795</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...217 lines deleted...]
-          <x:t>1,565</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,695</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...236 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,715</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,720</x:t>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>