--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dd9f401124b43c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd60bced44f7a4373" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e4510b58c98402e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fe948cabb34443b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6329ab1ab8c74224" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e4510b58c98402e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b55be627f08453a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fe948cabb34443b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on ING</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLB1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>418,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>419,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,560</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>