--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd60bced44f7a4373" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2bb5159558148e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fe948cabb34443b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87b274fcef4d4d25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b55be627f08453a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fe948cabb34443b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43ac94fe44e34a02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87b274fcef4d4d25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on ING</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLB1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>