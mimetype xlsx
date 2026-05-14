--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2bb5159558148e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b7a8a6975fe402d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87b274fcef4d4d25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98ca5b2294de428e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43ac94fe44e34a02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87b274fcef4d4d25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d87ddfeed72483e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98ca5b2294de428e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on ING</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLB1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>444,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>465,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>442,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>463,770</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>448,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>456,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>414,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>456,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>