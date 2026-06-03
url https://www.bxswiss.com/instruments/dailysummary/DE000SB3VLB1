--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b7a8a6975fe402d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb942122c06714c4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98ca5b2294de428e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3a56b1af2084ed9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d87ddfeed72483e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98ca5b2294de428e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R286f4543ea614570" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3a56b1af2084ed9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on ING</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLB1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>491,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>499,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>440,730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>561,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>565,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>528,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>552,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,215</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>