--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb942122c06714c4d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5eb9a2262ec46fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3a56b1af2084ed9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fb7fea83c7b4c60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R286f4543ea614570" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3a56b1af2084ed9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R268fe01e7f094e98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fb7fea83c7b4c60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on ING</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLB1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>623,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>653,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>609,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>636,535</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>645,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>665,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>639,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>661,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>774,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>762,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>765,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>794,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>794,685</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>