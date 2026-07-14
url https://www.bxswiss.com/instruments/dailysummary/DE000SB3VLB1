--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5eb9a2262ec46fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R255c961a718d4f98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fb7fea83c7b4c60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1b9ccbd5a6444d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R268fe01e7f094e98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fb7fea83c7b4c60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf3bd1fe3a4c4867" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1b9ccbd5a6444d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on ING</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLB1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>621,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>635,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>608,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>616,655</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>765,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>794,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>728,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>794,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>784,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>775,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>800,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>787,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>773,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>798,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>845,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>845,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>847,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>860,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>809,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>814,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>786,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>805,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>817,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>809,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>794,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>824,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>777,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>809,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>793,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>828,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>786,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>799,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>869,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>789,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>850,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>