--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4175a9b24de4fb4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d636a65d1294b81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbefac28d8e9e4a95"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8a882bbb8b64d59"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra088f6a6095c4452" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbefac28d8e9e4a95" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdd4d0bfe5c14b46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8a882bbb8b64d59" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Hugo Boss</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>2,215</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,375</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>2,195</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,320</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>2,320</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,200</x:t>
-[...507 lines deleted...]
-          <x:t>2,010</x:t>
+          <x:t>2,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,080</x:t>
-        </x:is>
-[...52 lines deleted...]
-          <x:t>2,260</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>