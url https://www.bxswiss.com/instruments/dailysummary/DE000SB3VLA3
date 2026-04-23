--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d636a65d1294b81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R727d8c4884f64367" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8a882bbb8b64d59"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra23fd8e722144384"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdd4d0bfe5c14b46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8a882bbb8b64d59" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50a94917199843ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra23fd8e722144384" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Hugo Boss</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,040</x:t>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,240</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...278 lines deleted...]
-          <x:t>2,400</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,300</x:t>
-[...11 lines deleted...]
-          <x:t>18.03.2026</x:t>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,480</x:t>
-[...112 lines deleted...]
-          <x:t>2,170</x:t>
+          <x:t>2,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,200</x:t>
-        </x:is>
-[...187 lines deleted...]
-          <x:t>2,080</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>