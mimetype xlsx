--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R727d8c4884f64367" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bc3adc3258847c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra23fd8e722144384"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R749b33d1a62e4165"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50a94917199843ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra23fd8e722144384" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9611734bf2614321" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R749b33d1a62e4165" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Hugo Boss</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>2,390</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,070</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>2,335</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,200</x:t>
-[...87 lines deleted...]
-          <x:t>30.03.2026</x:t>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,190</x:t>
-[...16 lines deleted...]
-          <x:t>31.03.2026</x:t>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,300</x:t>
-[...80 lines deleted...]
-          <x:t>2,260</x:t>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,040</x:t>
-[...296 lines deleted...]
-          <x:t>2,200</x:t>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>