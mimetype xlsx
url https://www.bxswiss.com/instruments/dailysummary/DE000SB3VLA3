--- v7 (2026-05-13)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bc3adc3258847c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R662e84ddd02c4c56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R749b33d1a62e4165"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50310bf9a6c6407d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9611734bf2614321" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R749b33d1a62e4165" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c263a476e704855" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50310bf9a6c6407d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Hugo Boss</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>2,305</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,210</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>2,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,430</x:t>
-[...87 lines deleted...]
-          <x:t>23.04.2026</x:t>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,295</x:t>
-[...26 lines deleted...]
-          <x:t>2,170</x:t>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,070</x:t>
-[...70 lines deleted...]
-          <x:t>2,215</x:t>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,930</x:t>
-[...200 lines deleted...]
-          <x:t>2,010</x:t>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,935</x:t>
-[...26 lines deleted...]
-          <x:t>1,885</x:t>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>