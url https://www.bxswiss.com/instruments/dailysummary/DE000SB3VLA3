--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R662e84ddd02c4c56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e297d84e0464fab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50310bf9a6c6407d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R921d5cbaad7a4545"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c263a476e704855" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50310bf9a6c6407d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0196467f43ba47e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R921d5cbaad7a4545" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Hugo Boss</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,785</x:t>
-[...544 lines deleted...]
-          <x:t>1,835</x:t>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>