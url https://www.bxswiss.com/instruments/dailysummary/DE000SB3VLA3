--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e297d84e0464fab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5e554f589dd47c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R921d5cbaad7a4545"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdab7978590784a48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0196467f43ba47e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R921d5cbaad7a4545" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae074206d1684fb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdab7978590784a48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Hugo Boss</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>2,060</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>