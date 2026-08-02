--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5e554f589dd47c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00a4b90019a04e80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdab7978590784a48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9a1e7c0ea774c27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae074206d1684fb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdab7978590784a48" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26fbb37922574b29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9a1e7c0ea774c27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Hugo Boss</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,186 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...89 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>