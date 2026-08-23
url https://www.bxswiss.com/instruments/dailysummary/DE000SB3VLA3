--- v11 (2026-08-02)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00a4b90019a04e80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc81b8cfe871f4dba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9a1e7c0ea774c27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb78a86494b004d2b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26fbb37922574b29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9a1e7c0ea774c27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R927e9bd808d84681" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb78a86494b004d2b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Hugo Boss</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VLA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,186 +149,186 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...103 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>