--- v4 (2026-02-22)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98da029d82a94146" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde5e7265df9e409e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea95cce0cf0b49b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b1b142075e04e45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reaef5a9d39404184" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea95cce0cf0b49b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R322f5f5c867545bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b1b142075e04e45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Akzo Nobel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VL10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...257 lines deleted...]
-          <x:t>1,425</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,515</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>1,165</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>