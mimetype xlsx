--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde5e7265df9e409e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3f74676941b4bd4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b1b142075e04e45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbea1665897b04b48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R322f5f5c867545bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b1b142075e04e45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8df69b5bab14583" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbea1665897b04b48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Akzo Nobel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VL10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,695</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,565</x:t>
-[...37 lines deleted...]
-        <x:is>
           <x:t>1,580</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...551 lines deleted...]
-          <x:t>2,290</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>