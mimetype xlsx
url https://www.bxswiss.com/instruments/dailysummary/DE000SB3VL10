--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3f74676941b4bd4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3abc29e7a8994efc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbea1665897b04b48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8693ca394874917"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8df69b5bab14583" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbea1665897b04b48" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb80f4da448b64667" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8693ca394874917" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Akzo Nobel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VL10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>1,725</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,655</x:t>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,700</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.04.2026</x:t>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,710</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>1,775</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,690</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...89 lines deleted...]
-          <x:t>15.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,805</x:t>
-[...171 lines deleted...]
-          <x:t>1,460</x:t>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>