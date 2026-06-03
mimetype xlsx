--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3abc29e7a8994efc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1b5add828f34a2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8693ca394874917"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67fe2801902f4e37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb80f4da448b64667" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8693ca394874917" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R387d23fd58674b15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67fe2801902f4e37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Akzo Nobel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VL10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,835</x:t>
-[...21 lines deleted...]
-          <x:t>1,785</x:t>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,675</x:t>
-[...11 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,715</x:t>
-[...21 lines deleted...]
-          <x:t>1,715</x:t>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,580</x:t>
-[...33 lines deleted...]
-          <x:t>20.04.2026</x:t>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,450</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>1,545</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,540</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>1,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,205</x:t>
-[...382 lines deleted...]
-          <x:t>1,625</x:t>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>