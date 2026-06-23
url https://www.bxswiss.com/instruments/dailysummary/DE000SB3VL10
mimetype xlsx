--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1b5add828f34a2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0ceb0fcb4ae487b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67fe2801902f4e37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac18c8c091db49ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R387d23fd58674b15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67fe2801902f4e37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99edd69a2b124fc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac18c8c091db49ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Akzo Nobel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VL10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...117 lines deleted...]
-          <x:t>1,495</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,485</x:t>
-[...263 lines deleted...]
-        <x:is>
           <x:t>1,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,285</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,225</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>