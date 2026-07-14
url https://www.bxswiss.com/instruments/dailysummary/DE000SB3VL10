--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0ceb0fcb4ae487b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67073cda05f34f6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac18c8c091db49ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3d3f0c06f6c48c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99edd69a2b124fc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac18c8c091db49ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c1763497ea94ae0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3d3f0c06f6c48c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Akzo Nobel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VL10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>0,213</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,230</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>0,192</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,201</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>0,287</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,260</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...283 lines deleted...]
-          <x:t>0,232</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,214</x:t>
+          <x:t>0,252</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>