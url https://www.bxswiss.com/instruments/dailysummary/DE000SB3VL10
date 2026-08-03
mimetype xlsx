--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67073cda05f34f6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd454b3cf4eda4cb4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3d3f0c06f6c48c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdecdcb0ab8094a1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c1763497ea94ae0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3d3f0c06f6c48c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R592c9d34e8704053" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdecdcb0ab8094a1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Akzo Nobel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VL10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,272</x:t>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,262</x:t>
-[...21 lines deleted...]
-          <x:t>0,229</x:t>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,244</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.06.2026</x:t>
-[...107 lines deleted...]
-          <x:t>22.06.2026</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,239</x:t>
-[...80 lines deleted...]
-          <x:t>0,209</x:t>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,201</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,215</x:t>
-[...296 lines deleted...]
-          <x:t>0,252</x:t>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>