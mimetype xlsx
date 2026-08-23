--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd454b3cf4eda4cb4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f296c1edd2e4bbd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdecdcb0ab8094a1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34aa503c59c84844"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R592c9d34e8704053" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdecdcb0ab8094a1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3293f948c8a4c3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34aa503c59c84844" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Akzo Nobel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VL10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,230</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,222</x:t>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,232</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,214</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,209</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,219</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,201</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...494 lines deleted...]
-          <x:t>31.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,198</x:t>
-[...9 lines deleted...]
-          <x:t>0,197</x:t>
+          <x:t>0,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>