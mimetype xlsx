--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f296c1edd2e4bbd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8399e8ebcd1476a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34aa503c59c84844"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2aa58a0cb254a9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3293f948c8a4c3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34aa503c59c84844" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9b65b9e24fb4908" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2aa58a0cb254a9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Akzo Nobel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VL10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...80 lines deleted...]
-          <x:t>27.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,231</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>0,216</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,225</x:t>
-        </x:is>
-[...511 lines deleted...]
-          <x:t>0,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>