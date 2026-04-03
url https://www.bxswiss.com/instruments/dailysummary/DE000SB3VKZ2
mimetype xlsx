--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ce4f2a7878f40e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15eb2b1e893e44d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b83fdfaaa4e4050"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33b08efb59bd4b58"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0937324bc23a448d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b83fdfaaa4e4050" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5856d1581a6a4f35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33b08efb59bd4b58" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Mercedes-Benz Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKZ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...107 lines deleted...]
-          <x:t>16.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,040</x:t>
-[...268 lines deleted...]
-        <x:is>
           <x:t>24,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,365</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,640</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,145</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>