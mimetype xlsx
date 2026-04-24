--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15eb2b1e893e44d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb79ade1948fd41d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33b08efb59bd4b58"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31e8a5f92ced4cc3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5856d1581a6a4f35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33b08efb59bd4b58" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e39f5cef0264ccc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31e8a5f92ced4cc3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Mercedes-Benz Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKZ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,075</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,965</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>