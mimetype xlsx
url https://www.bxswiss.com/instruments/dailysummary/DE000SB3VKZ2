--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb79ade1948fd41d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17016a1fd94742fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31e8a5f92ced4cc3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f448140a1004211"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e39f5cef0264ccc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31e8a5f92ced4cc3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d74faa915894e56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f448140a1004211" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Mercedes-Benz Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKZ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...95 lines deleted...]
-          <x:t>14,880</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...478 lines deleted...]
-          <x:t>15,965</x:t>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>