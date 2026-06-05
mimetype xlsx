--- v7 (2026-05-14)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17016a1fd94742fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10b590096548420d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f448140a1004211"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2030652b03a741d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d74faa915894e56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f448140a1004211" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe74b9f4e98f4a37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2030652b03a741d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Mercedes-Benz Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKZ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...68 lines deleted...]
-          <x:t>17,645</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,025</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...234 lines deleted...]
-          <x:t>14,115</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,430</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.04.2026</x:t>
-[...262 lines deleted...]
-          <x:t>15,645</x:t>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>