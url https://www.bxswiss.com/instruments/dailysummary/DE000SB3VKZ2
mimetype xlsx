--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10b590096548420d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46e0d8c7e118407b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2030652b03a741d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd7bcd1d47364f7b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe74b9f4e98f4a37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2030652b03a741d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13704d1f7c9442d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd7bcd1d47364f7b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Mercedes-Benz Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKZ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...188 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,055</x:t>
-[...224 lines deleted...]
-        <x:is>
           <x:t>15,600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,785</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>