--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46e0d8c7e118407b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0a9e384c7174540" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd7bcd1d47364f7b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe94fa236944415a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13704d1f7c9442d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd7bcd1d47364f7b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32629d535aea4ab4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe94fa236944415a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Mercedes-Benz Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKZ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>