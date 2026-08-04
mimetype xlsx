--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0a9e384c7174540" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb61f4aa832754647" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe94fa236944415a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5d0ca377b3a47ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32629d535aea4ab4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe94fa236944415a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18e99526736e4f63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5d0ca377b3a47ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Mercedes-Benz Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKZ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...95 lines deleted...]
-          <x:t>8,155</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,790</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>23.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,085</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...212 lines deleted...]
-          <x:t>8,990</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,850</x:t>
-[...193 lines deleted...]
-          <x:t>8,780</x:t>
+          <x:t>10,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>