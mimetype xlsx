--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb61f4aa832754647" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf83e9c85230c4dff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5d0ca377b3a47ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b17f35d9fae40d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18e99526736e4f63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5d0ca377b3a47ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5798eb45a3474220" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b17f35d9fae40d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Mercedes-Benz Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKZ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>8,990</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,850</x:t>
-[...92 lines deleted...]
-          <x:t>09.07.2026</x:t>
+          <x:t>10,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,280</x:t>
-[...468 lines deleted...]
-          <x:t>10,940</x:t>
+          <x:t>8,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,620</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>