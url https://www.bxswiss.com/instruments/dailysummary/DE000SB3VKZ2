--- v12 (2026-08-24)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf83e9c85230c4dff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raabadb77d05b4870" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b17f35d9fae40d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reab34cfdd8124088"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5798eb45a3474220" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b17f35d9fae40d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab3a6e57ebba42f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reab34cfdd8124088" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Mercedes-Benz Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKZ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>9,430</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,085</x:t>
-[...48 lines deleted...]
-          <x:t>9,260</x:t>
+          <x:t>8,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,265</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>8,620</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>