--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raabadb77d05b4870" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33c160ae42464a5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reab34cfdd8124088"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55e098f298f145dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab3a6e57ebba42f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reab34cfdd8124088" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69717579eb5146d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55e098f298f145dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Mercedes-Benz Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKZ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...107 lines deleted...]
-          <x:t>19.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,720</x:t>
-[...468 lines deleted...]
-          <x:t>9,650</x:t>
+          <x:t>9,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>