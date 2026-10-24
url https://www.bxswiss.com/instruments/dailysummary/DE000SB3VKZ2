--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33c160ae42464a5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03a6182ea31e49bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55e098f298f145dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc07f9ec39dad4ce5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69717579eb5146d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55e098f298f145dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9d4d72724f74c86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc07f9ec39dad4ce5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Mercedes-Benz Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKZ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,945</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>