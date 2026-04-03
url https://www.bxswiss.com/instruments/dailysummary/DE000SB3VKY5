--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4331ebe8f48f46a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e18d60a774b4c99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43b5d2d019db4b0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e28ab8a30024f60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4e7657370aa461f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43b5d2d019db4b0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R600130f911104a5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e28ab8a30024f60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Continental</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,689</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,674</x:t>
-[...357 lines deleted...]
-          <x:t>02.03.2026</x:t>
+          <x:t>0,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,598</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,475</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>