--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e18d60a774b4c99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11b7ee398a5f446d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e28ab8a30024f60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1ca0be841ab4f2b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R600130f911104a5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e28ab8a30024f60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R748e3bb52fd44af1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1ca0be841ab4f2b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Continental</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...117 lines deleted...]
-          <x:t>0,466</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,392</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...505 lines deleted...]
-          <x:t>0,331</x:t>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>