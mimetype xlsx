--- v8 (2026-04-23)
+++ v9 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11b7ee398a5f446d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9eedf94261954e66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1ca0be841ab4f2b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d80fd58a5ac48f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R748e3bb52fd44af1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1ca0be841ab4f2b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re79dd8e991084ba1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d80fd58a5ac48f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Continental</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...215 lines deleted...]
-          <x:t>02.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,344</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>0,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,320</x:t>
-[...65 lines deleted...]
-          <x:t>0,382</x:t>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,358</x:t>
-[...220 lines deleted...]
-          <x:t>0,357</x:t>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>