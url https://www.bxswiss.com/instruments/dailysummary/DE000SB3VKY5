--- v9 (2026-06-02)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9eedf94261954e66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec9aee105cee4f3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d80fd58a5ac48f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1e7307cbcf34057"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re79dd8e991084ba1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d80fd58a5ac48f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad115bb9cfb04335" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1e7307cbcf34057" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Continental</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,469</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,543</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...465 lines deleted...]
-          <x:t>0,579</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>