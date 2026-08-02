--- v10 (2026-06-23)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec9aee105cee4f3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96714ac9b4b94b94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1e7307cbcf34057"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e3febd854f94d8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad115bb9cfb04335" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1e7307cbcf34057" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b2591126a5e44f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e3febd854f94d8d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Continental</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,461</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>0,453</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,469</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>01.06.2026</x:t>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,583</x:t>
-[...414 lines deleted...]
-          <x:t>0,590</x:t>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>