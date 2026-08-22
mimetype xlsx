--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96714ac9b4b94b94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69419b2d68b74225" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e3febd854f94d8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb91dd74ff58a4d07"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b2591126a5e44f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e3febd854f94d8d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5c97cccc35f47a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb91dd74ff58a4d07" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Continental</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,529</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,543</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...204 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,543</x:t>
-[...16 lines deleted...]
-          <x:t>0,544</x:t>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,516</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>0,501</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,491</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,447</x:t>
-[...6 lines deleted...]
-          <x:t>24.07.2026</x:t>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,426</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...146 lines deleted...]
-          <x:t>0,513</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>