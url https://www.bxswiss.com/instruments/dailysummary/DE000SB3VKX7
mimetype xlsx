--- v5 (2026-02-21)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb407b3bb63924dfe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebddb4b17c594e9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R683e31f491a34f81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f6d6e77ac95437c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R909277a6e3324311" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R683e31f491a34f81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a8f351f7ddc4815" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f6d6e77ac95437c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Commerzbank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>179,400</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>