--- v6 (2026-04-03)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebddb4b17c594e9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb8453d9d86e4066" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f6d6e77ac95437c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R963319f407b74fce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a8f351f7ddc4815" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f6d6e77ac95437c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38a6fef14a604059" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R963319f407b74fce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Commerzbank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,410</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,955</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>