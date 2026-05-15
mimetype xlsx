--- v7 (2026-04-25)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb8453d9d86e4066" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea6d4dfaf78a4053" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R963319f407b74fce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bfca66e9cc54f6c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38a6fef14a604059" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R963319f407b74fce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b8e487c73b3472c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bfca66e9cc54f6c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Commerzbank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,965</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>