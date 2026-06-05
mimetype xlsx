--- v8 (2026-05-15)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea6d4dfaf78a4053" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra45bf0d2030446da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bfca66e9cc54f6c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d00d8177970466b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b8e487c73b3472c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bfca66e9cc54f6c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36b6c41a583b463e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d00d8177970466b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Commerzbank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,105</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>