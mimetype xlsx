--- v9 (2026-06-05)
+++ v10 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra45bf0d2030446da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40c7a1b1f9e54f6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d00d8177970466b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d68cf525d3842b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36b6c41a583b463e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d00d8177970466b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radcb8323fd0442e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d68cf525d3842b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Commerzbank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,775</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>