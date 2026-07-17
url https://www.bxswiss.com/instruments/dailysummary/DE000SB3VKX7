--- v10 (2026-06-27)
+++ v11 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40c7a1b1f9e54f6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73dc885925034f20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d68cf525d3842b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5d8979503344816"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radcb8323fd0442e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d68cf525d3842b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78bb78cfa37940ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5d8979503344816" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Commerzbank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,505</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>