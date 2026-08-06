--- v11 (2026-07-17)
+++ v12 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73dc885925034f20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ee27a1cb5844239" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5d8979503344816"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59dad4ae46b946f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78bb78cfa37940ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5d8979503344816" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redd99c5f5eb044b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59dad4ae46b946f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Commerzbank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...171 lines deleted...]
-          <x:t>197,855</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>193,455</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>193,900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,990</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>