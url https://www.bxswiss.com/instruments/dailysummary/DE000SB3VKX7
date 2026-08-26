--- v12 (2026-08-06)
+++ v13 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ee27a1cb5844239" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67bd2462bba246c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59dad4ae46b946f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabaeae8bbb784fba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redd99c5f5eb044b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59dad4ae46b946f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18658b1fdb1e4b78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabaeae8bbb784fba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Commerzbank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,415</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,755</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>