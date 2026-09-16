--- v13 (2026-08-26)
+++ v14 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67bd2462bba246c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65af9181aaf44347" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabaeae8bbb784fba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9357ab1c2b0472f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18658b1fdb1e4b78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabaeae8bbb784fba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e22c8d8c8aa44d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9357ab1c2b0472f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Commerzbank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,565</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,415</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>