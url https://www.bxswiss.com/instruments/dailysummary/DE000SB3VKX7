--- v14 (2026-09-16)
+++ v15 (2026-10-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65af9181aaf44347" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc91312984866453a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9357ab1c2b0472f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd578d15611044484"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e22c8d8c8aa44d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9357ab1c2b0472f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R116b3a385f7f4936" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd578d15611044484" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Commerzbank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,285</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>