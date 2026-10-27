--- v15 (2026-10-07)
+++ v16 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc91312984866453a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa9bbfbb068046b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd578d15611044484"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R656413596c074c5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R116b3a385f7f4936" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd578d15611044484" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd454f3fedd5b485c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R656413596c074c5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Commerzbank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,860</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,455</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>