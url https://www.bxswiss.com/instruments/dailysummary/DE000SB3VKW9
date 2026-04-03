--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2dfbfb930384cfb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R340c4709b9274780" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R891f34ee359b409a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30e5b8004ffd47d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5557ae7518f4c69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R891f34ee359b409a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra28ed55c58544554" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30e5b8004ffd47d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on BBVA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKW9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.576,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.743,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.554,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.638,595</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.222,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.340,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.167,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.245,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.232,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.311,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.162,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.272,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.248,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.362,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.239,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.256,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.327,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.401,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.278,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.318,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.211,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.255,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.146,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.224,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.306,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.360,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.158,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.201,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.083,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.452,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.068,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.351,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.359,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.402,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.225,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.311,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.420,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.479,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.387,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.417,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.362,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.414,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.290,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.298,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.308,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.349,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.181,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.225,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.171,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.252,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.171,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.213,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.222,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.336,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.212,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.280,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.483,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.523,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.435,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.461,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.338,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.452,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.294,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.414,195</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>