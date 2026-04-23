--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R340c4709b9274780" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb26fa6909bcb4b69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30e5b8004ffd47d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf6412e3879c4a7b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra28ed55c58544554" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30e5b8004ffd47d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdceabcc79af048eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf6412e3879c4a7b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on BBVA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKW9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.083,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.452,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.068,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.351,845</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.338,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.452,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.294,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.414,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.490,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.620,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.438,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.469,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.773,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.931,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.771,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.809,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.796,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.852,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.670,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.718,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.721,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.924,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.721,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.893,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.807,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.889,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.773,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.872,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.911,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.038,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.876,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.024,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.969,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.981,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.867,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.912,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.916,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.925,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.818,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.819,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.790,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.136,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.790,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.091,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.871,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.943,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.773,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.797,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.850,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.850,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.658,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.662,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.683,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.705,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.567,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.587,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>