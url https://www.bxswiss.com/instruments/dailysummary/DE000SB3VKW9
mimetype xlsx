--- v6 (2026-04-23)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb26fa6909bcb4b69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3890f317cd4b4176" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf6412e3879c4a7b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb79c86dbce0459f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdceabcc79af048eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf6412e3879c4a7b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a7d3a0073b44a80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb79c86dbce0459f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on BBVA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKW9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>1.587,830</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.479,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.496,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.171,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.181,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.210,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.302,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.158,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.296,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.404,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.546,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.354,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.468,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.468,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.535,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.454,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.501,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.403,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.558,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.391,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.499,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.500,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.554,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.420,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.446,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.336,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.423,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.336,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.360,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.399,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.428,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.308,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.384,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.399,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.428,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.308,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.384,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.397,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.477,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.347,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.443,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.430,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.512,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.363,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.455,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.497,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.543,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.444,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.448,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.439,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.659,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.421,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.636,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.627,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.679,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.491,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.558,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.618,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.649,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.554,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.602,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.832,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.864,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.791,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.805,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.817,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.898,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.772,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.838,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.780,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.801,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.696,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.744,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.773,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.897,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.773,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.863,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.855,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.855,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.660,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.710,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.787,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.841,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.731,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.771,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.741,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.766,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.645,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.650,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.633,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.724,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.625,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.647,985</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>