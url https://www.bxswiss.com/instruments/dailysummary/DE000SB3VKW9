--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3890f317cd4b4176" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab6884ebb7df4d12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb79c86dbce0459f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24f221e9f2fa485d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a7d3a0073b44a80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb79c86dbce0459f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb81644d82d3e4c8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24f221e9f2fa485d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on BBVA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKW9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.832,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.864,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.791,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.805,375</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.633,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.724,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.625,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.647,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.646,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.700,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.588,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.595,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.527,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.690,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.496,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.605,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.584,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.722,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.569,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.572,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.617,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.620,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.479,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.534,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.546,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.623,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.518,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.552,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.729,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.855,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.705,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.797,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.965,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.052,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.963,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.009,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.094,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.176,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.052,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.168,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.203,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.386,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.166,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.377,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.410,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.432,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.265,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.338,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.298,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.415,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.291,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.293,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.328,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.504,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.291,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.499,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.447,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.486,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.380,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.467,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.376,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.389,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.217,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.248,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>