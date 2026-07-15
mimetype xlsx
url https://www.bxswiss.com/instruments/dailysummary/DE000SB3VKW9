--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab6884ebb7df4d12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9926ac50c31e4f7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24f221e9f2fa485d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd40118eb01084595"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb81644d82d3e4c8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24f221e9f2fa485d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41ac65dab9e0434a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd40118eb01084595" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on BBVA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKW9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.965,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.052,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.963,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.009,285</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.376,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.389,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.217,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.248,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.292,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.382,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.197,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.370,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.355,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.376,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.229,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.341,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.290,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.353,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.283,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.328,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.336,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.458,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.298,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.437,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.461,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.521,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.373,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.520,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.539,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.811,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.519,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.743,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.769,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.867,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.762,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.840,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.924,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.984,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.813,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.927,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.927,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.063,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.910,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.933,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.798,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.830,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.431,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.444,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.580,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.626,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.532,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.575,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.573,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.775,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.572,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.700,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.694,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.787,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.641,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.671,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.554,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.813,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.525,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.763,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>