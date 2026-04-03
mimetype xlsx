--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c7ca9ae6db64556" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd52f3389981e4d16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a3b08af4309449a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf51a27a1a1554ca6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fecae37f17148a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a3b08af4309449a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ec1d9e3fc374bbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf51a27a1a1554ca6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Banco Santander</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>513,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>565,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>501,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>524,320</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>