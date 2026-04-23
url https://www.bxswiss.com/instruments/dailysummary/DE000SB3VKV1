--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd52f3389981e4d16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f880f532fbe4072" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf51a27a1a1554ca6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdaae24a663d146ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ec1d9e3fc374bbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf51a27a1a1554ca6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R242ca1c716da4b90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdaae24a663d146ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Banco Santander</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>