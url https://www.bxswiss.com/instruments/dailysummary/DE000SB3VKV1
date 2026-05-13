--- v8 (2026-04-23)
+++ v9 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f880f532fbe4072" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1de64d7d7734487" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdaae24a663d146ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5d27fb5e9db44ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R242ca1c716da4b90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdaae24a663d146ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a6665c2fd8848ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5d27fb5e9db44ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Banco Santander</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>461,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>477,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>450,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>472,485</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>467,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>471,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>420,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>450,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>