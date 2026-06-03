--- v9 (2026-05-13)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1de64d7d7734487" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf195a3776b7946fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5d27fb5e9db44ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R391e3a2b880344f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a6665c2fd8848ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5d27fb5e9db44ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6487c90774834f8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R391e3a2b880344f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Banco Santander</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>496,535</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>526,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>490,220</x:t>
-[...544 lines deleted...]
-          <x:t>429,390</x:t>
+          <x:t>504,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,995</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>