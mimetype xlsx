--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf195a3776b7946fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5392ff2ae624698" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R391e3a2b880344f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recb2c86019184aaa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6487c90774834f8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R391e3a2b880344f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf95395a3941f4373" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recb2c86019184aaa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Banco Santander</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>478,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>480,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>451,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>466,410</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>500,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>512,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>490,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>503,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>723,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,085</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>