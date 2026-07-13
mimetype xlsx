--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5392ff2ae624698" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33e27035172a4316" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recb2c86019184aaa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb7dcaeb8d9b45dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf95395a3941f4373" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recb2c86019184aaa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdd20d1aa81d4f62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb7dcaeb8d9b45dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Banco Santander</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>460,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>481,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>452,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>457,335</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>732,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>776,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>723,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>776,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>771,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>774,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>766,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>765,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>786,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>785,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>779,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>823,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>777,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>843,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>873,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>834,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>859,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>864,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>891,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>854,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>886,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>893,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>913,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>869,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>885,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>847,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>847,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>765,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>788,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>770,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>