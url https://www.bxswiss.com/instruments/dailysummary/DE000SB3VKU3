--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf001db645b34744" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1d439a3c8e44941" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc89556f9a9a846a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd104b785d4941da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfab89c3f28d04168" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc89556f9a9a846a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcd9ecfe86ee4887" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd104b785d4941da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on ASML Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...139 lines deleted...]
-          <x:t>21,295</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,550</x:t>
-[...463 lines deleted...]
-          <x:t>29,580</x:t>
+          <x:t>23,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,165</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>