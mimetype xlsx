--- v14 (2026-09-12)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1d439a3c8e44941" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ba89983b9f845a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd104b785d4941da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60afeb3e9b044e8e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcd9ecfe86ee4887" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd104b785d4941da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8512e95c669b488f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60afeb3e9b044e8e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on ASML Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...242 lines deleted...]
-          <x:t>24.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,315</x:t>
-[...387 lines deleted...]
-          <x:t>27,165</x:t>
+          <x:t>31,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,215</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>