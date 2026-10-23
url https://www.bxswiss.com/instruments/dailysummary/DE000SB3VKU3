--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ba89983b9f845a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7db1aecef0f54373" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60afeb3e9b044e8e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf6adcd8e2af4e17"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8512e95c669b488f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60afeb3e9b044e8e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R586e34dc348149a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf6adcd8e2af4e17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on ASML Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...193 lines deleted...]
-          <x:t>28,340</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,350</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>21,455</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,425</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...330 lines deleted...]
-          <x:t>39,215</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>