--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd04de9e08c7464d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bd81c55487e48df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b9cf9cf46224381"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R827a719f256840ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R502aa4990e2545d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b9cf9cf46224381" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58dc2c347db74fde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R827a719f256840ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on ASML Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,780</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,085</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>