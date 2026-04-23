--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bd81c55487e48df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2350f4c8a994a6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R827a719f256840ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6e0f756d2444b9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58dc2c347db74fde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R827a719f256840ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re308a79be42241c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6e0f756d2444b9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on ASML Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,295</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,840</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>