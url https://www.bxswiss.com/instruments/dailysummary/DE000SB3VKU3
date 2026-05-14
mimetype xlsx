--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2350f4c8a994a6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4401912b28af40ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6e0f756d2444b9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b242cdff1ad488c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re308a79be42241c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6e0f756d2444b9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd67ede849b64bd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b242cdff1ad488c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on ASML Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>20,315</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,585</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>21,740</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,515</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...359 lines deleted...]
-          <x:t>25,250</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,475</x:t>
-[...112 lines deleted...]
-          <x:t>23,840</x:t>
+          <x:t>27,795</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>