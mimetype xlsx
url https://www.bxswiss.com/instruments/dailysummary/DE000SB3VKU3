--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4401912b28af40ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cec8cb365ee4235" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b242cdff1ad488c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b24bb3ddc574f1b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd67ede849b64bd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b242cdff1ad488c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R199c432843614018" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b24bb3ddc574f1b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on ASML Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...41 lines deleted...]
-          <x:t>26,135</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,185</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>25,250</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,475</x:t>
-[...470 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>27,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>