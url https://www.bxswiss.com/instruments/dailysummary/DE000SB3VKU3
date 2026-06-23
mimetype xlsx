--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cec8cb365ee4235" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R617c9e2d7cc04a94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b24bb3ddc574f1b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a3de0da33ce431f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R199c432843614018" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b24bb3ddc574f1b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c7add136a7e4061" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a3de0da33ce431f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on ASML Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,605</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>