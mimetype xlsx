--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R617c9e2d7cc04a94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff9e4d9ca1144a2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a3de0da33ce431f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3336e8eb7524b58"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c7add136a7e4061" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a3de0da33ce431f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e5a305b58974c27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3336e8eb7524b58" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on ASML Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>