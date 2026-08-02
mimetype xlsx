--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff9e4d9ca1144a2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc96a1578f2444fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3336e8eb7524b58"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa839513289a48e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e5a305b58974c27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3336e8eb7524b58" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe2ddb219dc5456b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa839513289a48e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on ASML Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,436 +149,58 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...365 lines deleted...]
-          <x:t>57,495</x:t>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,460</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,855</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,775</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,415</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>