--- v12 (2026-08-02)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc96a1578f2444fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf001db645b34744" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa839513289a48e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc89556f9a9a846a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe2ddb219dc5456b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa839513289a48e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfab89c3f28d04168" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc89556f9a9a846a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on ASML Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,795</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>