--- v11 (2026-09-13)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R250de564d08e40b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76cb674ab11c44ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf93059a8ffe34f5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5aa37a6dfdd4198"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R177258212e264e9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf93059a8ffe34f5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c2364af117b4cba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5aa37a6dfdd4198" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on ArcelorMittal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...306 lines deleted...]
-          <x:t>178,440</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>169,055</x:t>
-[...296 lines deleted...]
-          <x:t>170,860</x:t>
+          <x:t>148,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>