--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76cb674ab11c44ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bcb99fc51fc4a29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5aa37a6dfdd4198"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5d646638b6d4a82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c2364af117b4cba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5aa37a6dfdd4198" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab3ee92ca9894b33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5d646638b6d4a82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on ArcelorMittal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,445</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>