--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6436bfc94e884126" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ab6c2cb6b924970" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb66656dd081b4e0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c1c2cdcd4164387"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdff2bb0ff2044dfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb66656dd081b4e0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8b66a2a8f424447" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c1c2cdcd4164387" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on ArcelorMittal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,463 +149,85 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...68 lines deleted...]
-          <x:t>163,925</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,310</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...334 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,220</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,275</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>