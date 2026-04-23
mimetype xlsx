--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ab6c2cb6b924970" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R235c364433044e29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c1c2cdcd4164387"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13290b8e1a57499b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8b66a2a8f424447" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c1c2cdcd4164387" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f0d207050ba418b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13290b8e1a57499b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on ArcelorMittal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,535</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,675</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>