--- v4 (2026-04-23)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R235c364433044e29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb0c5b8810ff4437" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13290b8e1a57499b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8edb9b3b1034d80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f0d207050ba418b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13290b8e1a57499b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ca97f9d1cb348b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8edb9b3b1034d80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on ArcelorMittal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,805</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,735</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>