--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb0c5b8810ff4437" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15892c0f285b4501" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8edb9b3b1034d80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R702d06045bc54142"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ca97f9d1cb348b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8edb9b3b1034d80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73bea8fdec6d45df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R702d06045bc54142" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on ArcelorMittal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,455</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>