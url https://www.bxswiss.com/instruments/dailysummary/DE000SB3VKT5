--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15892c0f285b4501" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra65e96cfa1794486" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R702d06045bc54142"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f5babb18b494c35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73bea8fdec6d45df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R702d06045bc54142" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0353ea1556b54809" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f5babb18b494c35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on ArcelorMittal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,045</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,445</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>