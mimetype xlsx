--- v7 (2026-06-23)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra65e96cfa1794486" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1dd41d65a434cd7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f5babb18b494c35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70e1f0266ac64a89"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0353ea1556b54809" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f5babb18b494c35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d7bad19156c4eb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70e1f0266ac64a89" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on ArcelorMittal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,195</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>