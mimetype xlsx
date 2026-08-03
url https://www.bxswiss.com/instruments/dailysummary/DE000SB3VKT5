--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1dd41d65a434cd7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a8559c523d24749" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70e1f0266ac64a89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c2aecffb34b40f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d7bad19156c4eb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70e1f0266ac64a89" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bf2e75f00ae4394" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c2aecffb34b40f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on ArcelorMittal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,620</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>