--- v9 (2026-08-03)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a8559c523d24749" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba34102dc9604aac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c2aecffb34b40f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a222b88c56741f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bf2e75f00ae4394" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c2aecffb34b40f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0cbe9974e2e4bb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a222b88c56741f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on ArcelorMittal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>