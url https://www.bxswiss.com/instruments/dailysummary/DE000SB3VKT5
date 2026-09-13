--- v10 (2026-08-23)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba34102dc9604aac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R250de564d08e40b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a222b88c56741f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf93059a8ffe34f5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0cbe9974e2e4bb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a222b88c56741f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R177258212e264e9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf93059a8ffe34f5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on ArcelorMittal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,155</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>