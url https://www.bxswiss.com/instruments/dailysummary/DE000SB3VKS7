--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ca50031bbda4a51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62d1b77bda81447e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9516dbef7584205"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R907dcb3c1e03480f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb439ff62c87b4fcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9516dbef7584205" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R847ce53653d24faa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R907dcb3c1e03480f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Anheuser-Busch InBev</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKS7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,441 +149,63 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...112 lines deleted...]
-          <x:t>6,605</x:t>
+          <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,325</x:t>
-[...138 lines deleted...]
-        <x:is>
           <x:t>6,900</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...123 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,645</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,420</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,510</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>