--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62d1b77bda81447e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65cb9b6d10044b20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R907dcb3c1e03480f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c87ec2cd8844bc3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R847ce53653d24faa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R907dcb3c1e03480f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9483021346f647b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c87ec2cd8844bc3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Anheuser-Busch InBev</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKS7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...149 lines deleted...]
-          <x:t>4,520</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,875</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>5,020</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,770</x:t>
-[...463 lines deleted...]
-          <x:t>4,510</x:t>
+          <x:t>4,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>