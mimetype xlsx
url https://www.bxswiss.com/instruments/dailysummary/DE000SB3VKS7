--- v6 (2026-04-23)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65cb9b6d10044b20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R946ee5116d47476b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c87ec2cd8844bc3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda02d98851f543f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9483021346f647b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c87ec2cd8844bc3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d9895fc57f64b45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda02d98851f543f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Anheuser-Busch InBev</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKS7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...242 lines deleted...]
-          <x:t>07.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,820</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...308 lines deleted...]
-          <x:t>4,590</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>