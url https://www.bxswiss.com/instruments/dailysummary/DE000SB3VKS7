--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R946ee5116d47476b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cdb0ef1d0eb4a00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda02d98851f543f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88ebd9e378a54688"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d9895fc57f64b45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda02d98851f543f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R008f040ba1d2442d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88ebd9e378a54688" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Anheuser-Busch InBev</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKS7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...161 lines deleted...]
-          <x:t>12.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,440</x:t>
-[...70 lines deleted...]
-          <x:t>15.05.2026</x:t>
+          <x:t>5,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,990</x:t>
-[...124 lines deleted...]
-          <x:t>22.05.2026</x:t>
+          <x:t>7,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,060</x:t>
-[...4 lines deleted...]
-          <x:t>7,730</x:t>
+          <x:t>7,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,785</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...208 lines deleted...]
-          <x:t>6,040</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>