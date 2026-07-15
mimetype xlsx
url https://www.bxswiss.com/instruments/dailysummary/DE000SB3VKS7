--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cdb0ef1d0eb4a00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d5fe5a340d94d52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88ebd9e378a54688"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbce99bfaebc04af1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R008f040ba1d2442d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88ebd9e378a54688" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75bde2cab30e4532" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbce99bfaebc04af1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Anheuser-Busch InBev</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKS7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>29.05.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,390</x:t>
-[...4 lines deleted...]
-          <x:t>6,330</x:t>
+          <x:t>7,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,560</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>6,860</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,495</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...62 lines deleted...]
-          <x:t>04.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,455</x:t>
-        </x:is>
-[...391 lines deleted...]
-          <x:t>8,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>