--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d5fe5a340d94d52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R435c361593e7457b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbce99bfaebc04af1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bd95c19c0ad438e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75bde2cab30e4532" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbce99bfaebc04af1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8374f339ef934566" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bd95c19c0ad438e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Anheuser-Busch InBev</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKS7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>7,230</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,350</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>19.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,480</x:t>
-[...43 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>6,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,870</x:t>
+          <x:t>8,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,785</x:t>
-[...404 lines deleted...]
-          <x:t>6,455</x:t>
+          <x:t>8,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>