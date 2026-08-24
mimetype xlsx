--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R435c361593e7457b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb3d408d8b5e4abd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bd95c19c0ad438e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4a53945b0f548cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8374f339ef934566" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bd95c19c0ad438e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7adfc2e50f0147e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4a53945b0f548cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Anheuser-Busch InBev</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKS7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,580</x:t>
-[...97 lines deleted...]
-          <x:t>10.07.2026</x:t>
+          <x:t>7,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,560</x:t>
-[...441 lines deleted...]
-          <x:t>7,940</x:t>
+          <x:t>5,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>