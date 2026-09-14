--- v11 (2026-08-24)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb3d408d8b5e4abd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45abda86f86e4667" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4a53945b0f548cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72586275b8c34a2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7adfc2e50f0147e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4a53945b0f548cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7cf23e8fbd54faa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72586275b8c34a2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Anheuser-Busch InBev</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKS7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...350 lines deleted...]
-          <x:t>12.08.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,375</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>6,435</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,050</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...197 lines deleted...]
-          <x:t>5,500</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,450</x:t>
-[...4 lines deleted...]
-          <x:t>5,795</x:t>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>