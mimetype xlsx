--- v12 (2026-09-14)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45abda86f86e4667" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec98e9d161f143e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72586275b8c34a2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50492d9c34114760"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7cf23e8fbd54faa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72586275b8c34a2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb8f7706132f4655" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50492d9c34114760" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Anheuser-Busch InBev</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKS7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...41 lines deleted...]
-          <x:t>5,805</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,960</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>5,825</x:t>
+          <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,355</x:t>
-[...38 lines deleted...]
-          <x:t>19.08.2026</x:t>
+          <x:t>6,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,405</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>5,820</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,795</x:t>
-[...87 lines deleted...]
-          <x:t>28.08.2026</x:t>
+          <x:t>5,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,625</x:t>
-[...75 lines deleted...]
-          <x:t>5,875</x:t>
+          <x:t>5,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,460</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...190 lines deleted...]
-          <x:t>5,290</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>