--- v13 (2026-10-04)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec98e9d161f143e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48212dd998e14ddc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50492d9c34114760"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74e7945a286a4aa6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb8f7706132f4655" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50492d9c34114760" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab2755ed58b5494b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74e7945a286a4aa6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Anheuser-Busch InBev</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKS7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,875</x:t>
+          <x:t>5,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,460</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>6,180</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,940</x:t>
-[...38 lines deleted...]
-          <x:t>5,350</x:t>
+          <x:t>4,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,290</x:t>
-[...436 lines deleted...]
-          <x:t>4,475</x:t>
+          <x:t>5,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>