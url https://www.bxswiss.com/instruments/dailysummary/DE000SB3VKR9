--- v5 (2026-03-14)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98757513a35d46b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fbaf85bdeca4d3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1db0fc2f041a413a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26a5ed8d1a6349d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf10f1b8121364f0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1db0fc2f041a413a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08ae901859d94cce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26a5ed8d1a6349d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Akzo Nobel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>