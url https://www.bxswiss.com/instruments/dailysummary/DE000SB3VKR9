--- v6 (2026-04-05)
+++ v7 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fbaf85bdeca4d3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7670270938424635" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26a5ed8d1a6349d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3a747c0afad43c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08ae901859d94cce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26a5ed8d1a6349d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref0af077fe4e4445" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3a747c0afad43c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Akzo Nobel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,481</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,413</x:t>
-[...6 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,386</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>0,365</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,367</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>16.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,384</x:t>
+          <x:t>0,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,353</x:t>
-        </x:is>
-[...354 lines deleted...]
-          <x:t>0,288</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>