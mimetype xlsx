--- v7 (2026-04-27)
+++ v8 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7670270938424635" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c3fd471f8f54eb9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3a747c0afad43c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refee12b5a9714011"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref0af077fe4e4445" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3a747c0afad43c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce0dc68f0a3a4cc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refee12b5a9714011" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Akzo Nobel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,303</x:t>
-[...48 lines deleted...]
-          <x:t>0,309</x:t>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,306</x:t>
-[...6 lines deleted...]
-          <x:t>31.03.2026</x:t>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,294</x:t>
+          <x:t>0,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,300</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.04.2026</x:t>
-[...424 lines deleted...]
-          <x:t>0,353</x:t>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>