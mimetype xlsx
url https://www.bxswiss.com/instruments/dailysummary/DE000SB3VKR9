--- v8 (2026-05-20)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c3fd471f8f54eb9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14213b59e01f4ba5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refee12b5a9714011"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R298d1c9ea3c443ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce0dc68f0a3a4cc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refee12b5a9714011" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7067fd28a3a34558" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R298d1c9ea3c443ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Akzo Nobel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,387</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,372</x:t>
-[...312 lines deleted...]
-        <x:is>
           <x:t>0,370</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...249 lines deleted...]
-          <x:t>0,318</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>