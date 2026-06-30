--- v9 (2026-06-10)
+++ v10 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14213b59e01f4ba5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63053e0c639d406c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R298d1c9ea3c443ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0fe8c94dd104221"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7067fd28a3a34558" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R298d1c9ea3c443ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R067aad06c00142a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0fe8c94dd104221" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Akzo Nobel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...328 lines deleted...]
-          <x:t>0,634</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,747</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,753</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>