--- v10 (2026-06-30)
+++ v11 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63053e0c639d406c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb22be70517dc4d6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0fe8c94dd104221"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95022689556c4716"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R067aad06c00142a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0fe8c94dd104221" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc28eb9b6edfd4c71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95022689556c4716" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Akzo Nobel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...112 lines deleted...]
-          <x:t>0,103</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,103</x:t>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,113</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>08.06.2026</x:t>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,114</x:t>
-        </x:is>
-[...403 lines deleted...]
-          <x:t>0,129</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>