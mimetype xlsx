--- v11 (2026-07-21)
+++ v12 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb22be70517dc4d6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0469b599d03b4709" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95022689556c4716"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R162a983ec0a0478f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc28eb9b6edfd4c71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95022689556c4716" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R712cf73c6787423f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R162a983ec0a0478f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Akzo Nobel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,133</x:t>
-[...6 lines deleted...]
-          <x:t>22.06.2026</x:t>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,151</x:t>
-[...4 lines deleted...]
-          <x:t>0,135</x:t>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,147</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...246 lines deleted...]
-          <x:t>06.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,150</x:t>
-[...279 lines deleted...]
-          <x:t>0,114</x:t>
+          <x:t>0,146</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>